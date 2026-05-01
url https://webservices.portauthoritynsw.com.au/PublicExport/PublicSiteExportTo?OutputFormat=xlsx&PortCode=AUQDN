--- v0 (2026-03-11)
+++ v1 (2026-05-01)
@@ -30,120 +30,114 @@
   <si>
     <t>Vessel</t>
   </si>
   <si>
     <t>Arrival Time</t>
   </si>
   <si>
     <t>Departure Time</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Berth Code</t>
   </si>
   <si>
     <t>Cruise Agent</t>
   </si>
   <si>
     <t>Cruise Line</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>Discovery Princess</t>
+    <t>Celebrity Solstice</t>
   </si>
   <si>
     <t>Eden Cruise Wharf</t>
   </si>
   <si>
     <t>EDCW</t>
   </si>
   <si>
+    <t>WPS</t>
+  </si>
+  <si>
+    <t>Celebrity Cruises Inc</t>
+  </si>
+  <si>
+    <t>Confirmed</t>
+  </si>
+  <si>
+    <t>Azamara Pursuit</t>
+  </si>
+  <si>
+    <t>V SHIPS LEISURE SAM</t>
+  </si>
+  <si>
+    <t>Grand Princess</t>
+  </si>
+  <si>
     <t>CVL</t>
   </si>
   <si>
     <t>PRINCESS CRUISE LINES LTD</t>
   </si>
   <si>
-    <t>Confirmed</t>
+    <t>Royal Princess</t>
+  </si>
+  <si>
+    <t>Seven Seas Explorer</t>
+  </si>
+  <si>
+    <t>REGENT SEVEN SEAS CRUISES INC</t>
   </si>
   <si>
     <t>Norwegian Spirit</t>
   </si>
   <si>
-    <t>WPS</t>
-[...1 lines deleted...]
-  <si>
     <t>NCL BAHAMAS LTD</t>
   </si>
   <si>
+    <t>Silver Moon</t>
+  </si>
+  <si>
+    <t>SILVERSEA CRUISES LTD</t>
+  </si>
+  <si>
+    <t>Noordam</t>
+  </si>
+  <si>
+    <t>HOLLAND AMERICA LINE NV</t>
+  </si>
+  <si>
     <t>Viking Orion</t>
   </si>
   <si>
     <t>VIKING OCEAN CRUISES LTD</t>
-  </si>
-[...37 lines deleted...]
-    <t>HOLLAND AMERICA LINE NV</t>
   </si>
   <si>
     <t>Azamara Quest</t>
   </si>
   <si>
     <t>Carnival Luminosa</t>
   </si>
   <si>
     <t>CARNIVAL CORP</t>
   </si>
   <si>
     <t>Westerdam</t>
   </si>
   <si>
     <t>Vista</t>
   </si>
   <si>
     <t>OCEANIA CRUISES LTD</t>
   </si>
   <si>
     <t>Carnival Adventure</t>
   </si>
   <si>
     <t>CARNIVAL PLC</t>
   </si>
@@ -547,1551 +541,1395 @@
       </c>
       <c t="s" r="C1" s="1">
         <v>2</v>
       </c>
       <c t="s" r="D1" s="1">
         <v>3</v>
       </c>
       <c t="s" r="E1" s="1">
         <v>4</v>
       </c>
       <c t="s" r="F1" s="1">
         <v>5</v>
       </c>
       <c t="s" r="G1" s="1">
         <v>6</v>
       </c>
       <c t="s" r="H1" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="2" ht="13.5" customHeight="1">
       <c t="s" r="A2" s="2">
         <v>8</v>
       </c>
       <c r="B2" s="3">
-        <v>46095.291666666664</v>
+        <v>46335.291666666664</v>
       </c>
       <c r="C2" s="3">
-        <v>46095.666666666664</v>
+        <v>46335.666666666664</v>
       </c>
       <c t="s" r="D2" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E2" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F2" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G2" s="2">
         <v>12</v>
       </c>
       <c t="s" r="H2" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="3" ht="13.5" customHeight="1">
       <c t="s" r="A3" s="2">
         <v>14</v>
       </c>
       <c r="B3" s="3">
-        <v>46109.395833333328</v>
+        <v>46361.375</v>
       </c>
       <c r="C3" s="3">
-        <v>46109.6875</v>
+        <v>46361.666666666664</v>
       </c>
       <c t="s" r="D3" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E3" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F3" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G3" s="2">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c t="s" r="H3" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="4" ht="13.5" customHeight="1">
       <c t="s" r="A4" s="2">
+        <v>16</v>
+      </c>
+      <c r="B4" s="3">
+        <v>46371.416666666664</v>
+      </c>
+      <c r="C4" s="3">
+        <v>46371.75</v>
+      </c>
+      <c t="s" r="D4" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E4" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F4" s="2">
         <v>17</v>
-      </c>
-[...13 lines deleted...]
-        <v>15</v>
       </c>
       <c t="s" r="G4" s="2">
         <v>18</v>
       </c>
       <c t="s" r="H4" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="5" ht="13.5" customHeight="1">
       <c t="s" r="A5" s="2">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B5" s="3">
-        <v>46111.333333333328</v>
+        <v>46375.333333333328</v>
       </c>
       <c r="C5" s="3">
-        <v>46111.645833333328</v>
+        <v>46375.75</v>
       </c>
       <c t="s" r="D5" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E5" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F5" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c t="s" r="G5" s="2">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c t="s" r="H5" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="6" ht="13.5" customHeight="1">
       <c t="s" r="A6" s="2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6" s="3">
-        <v>46125.333333333328</v>
+        <v>46376.333333333328</v>
       </c>
       <c r="C6" s="3">
-        <v>46125.708333333328</v>
+        <v>46376.666666666664</v>
       </c>
       <c t="s" r="D6" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E6" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F6" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G6" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c t="s" r="H6" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="7" ht="13.5" customHeight="1">
       <c t="s" r="A7" s="2">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B7" s="3">
-        <v>46133.416666666664</v>
+        <v>46380.291666666664</v>
       </c>
       <c r="C7" s="3">
-        <v>46133.6875</v>
+        <v>46380.604166666664</v>
       </c>
       <c t="s" r="D7" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E7" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F7" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G7" s="2">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c t="s" r="H7" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="8" ht="13.5" customHeight="1">
       <c t="s" r="A8" s="2">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B8" s="3">
-        <v>46335.291666666664</v>
+        <v>46387.333333333328</v>
       </c>
       <c r="C8" s="3">
-        <v>46335.666666666664</v>
+        <v>46387.708333333328</v>
       </c>
       <c t="s" r="D8" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E8" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F8" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G8" s="2">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c t="s" r="H8" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="9" ht="13.5" customHeight="1">
       <c t="s" r="A9" s="2">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B9" s="3">
-        <v>46361.375</v>
+        <v>46389.291666666664</v>
       </c>
       <c r="C9" s="3">
-        <v>46361.666666666664</v>
+        <v>46389.625</v>
       </c>
       <c t="s" r="D9" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E9" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F9" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c t="s" r="G9" s="2">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c t="s" r="H9" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="10" ht="13.5" customHeight="1">
       <c t="s" r="A10" s="2">
         <v>24</v>
       </c>
       <c r="B10" s="3">
-        <v>46371.416666666664</v>
+        <v>46392.291666666664</v>
       </c>
       <c r="C10" s="3">
-        <v>46371.75</v>
+        <v>46392.625</v>
       </c>
       <c t="s" r="D10" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E10" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F10" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G10" s="2">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c t="s" r="H10" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="11" ht="13.5" customHeight="1">
       <c t="s" r="A11" s="2">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B11" s="3">
-        <v>46375.333333333328</v>
+        <v>46393.333333333328</v>
       </c>
       <c r="C11" s="3">
-        <v>46375.75</v>
+        <v>46393.666666666664</v>
       </c>
       <c t="s" r="D11" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E11" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F11" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G11" s="2">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c t="s" r="H11" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="12" ht="13.5" customHeight="1">
       <c t="s" r="A12" s="2">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B12" s="3">
-        <v>46376.333333333328</v>
+        <v>46397.291666666664</v>
       </c>
       <c r="C12" s="3">
-        <v>46376.666666666664</v>
+        <v>46397.583333333328</v>
       </c>
       <c t="s" r="D12" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E12" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F12" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G12" s="2">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c t="s" r="H12" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="13" ht="13.5" customHeight="1">
       <c t="s" r="A13" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B13" s="3">
-        <v>46380.291666666664</v>
+        <v>46410.416666666664</v>
       </c>
       <c r="C13" s="3">
-        <v>46380.604166666664</v>
+        <v>46410.75</v>
       </c>
       <c t="s" r="D13" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E13" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F13" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c t="s" r="G13" s="2">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c t="s" r="H13" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="14" ht="13.5" customHeight="1">
       <c t="s" r="A14" s="2">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="B14" s="3">
-        <v>46387.333333333328</v>
+        <v>46413.291666666664</v>
       </c>
       <c r="C14" s="3">
-        <v>46387.708333333328</v>
+        <v>46413.604166666664</v>
       </c>
       <c t="s" r="D14" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E14" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F14" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G14" s="2">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c t="s" r="H14" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="15" ht="13.5" customHeight="1">
       <c t="s" r="A15" s="2">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="B15" s="3">
-        <v>46389.291666666664</v>
+        <v>46422.333333333328</v>
       </c>
       <c r="C15" s="3">
-        <v>46389.625</v>
+        <v>46422.625</v>
       </c>
       <c t="s" r="D15" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E15" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F15" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G15" s="2">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c t="s" r="H15" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="16" ht="13.5" customHeight="1">
       <c t="s" r="A16" s="2">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B16" s="3">
-        <v>46392.291666666664</v>
+        <v>46424.291666666664</v>
       </c>
       <c r="C16" s="3">
-        <v>46392.625</v>
+        <v>46424.625</v>
       </c>
       <c t="s" r="D16" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E16" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F16" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c t="s" r="G16" s="2">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c t="s" r="H16" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="17" ht="13.5" customHeight="1">
       <c t="s" r="A17" s="2">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B17" s="3">
-        <v>46393.333333333328</v>
+        <v>46431.333333333328</v>
       </c>
       <c r="C17" s="3">
-        <v>46393.666666666664</v>
+        <v>46431.625</v>
       </c>
       <c t="s" r="D17" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E17" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F17" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G17" s="2">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c t="s" r="H17" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="18" ht="13.5" customHeight="1">
       <c t="s" r="A18" s="2">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B18" s="3">
-        <v>46397.291666666664</v>
+        <v>46433.416666666664</v>
       </c>
       <c r="C18" s="3">
-        <v>46397.583333333328</v>
+        <v>46433.6875</v>
       </c>
       <c t="s" r="D18" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E18" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F18" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G18" s="2">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c t="s" r="H18" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="19" ht="13.5" customHeight="1">
       <c t="s" r="A19" s="2">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B19" s="3">
-        <v>46410.416666666664</v>
+        <v>46435.291666666664</v>
       </c>
       <c r="C19" s="3">
-        <v>46410.75</v>
+        <v>46435.604166666664</v>
       </c>
       <c t="s" r="D19" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E19" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F19" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G19" s="2">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c t="s" r="H19" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="20" ht="13.5" customHeight="1">
       <c t="s" r="A20" s="2">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="B20" s="3">
-        <v>46413.291666666664</v>
+        <v>46439.3125</v>
       </c>
       <c r="C20" s="3">
-        <v>46413.604166666664</v>
+        <v>46439.583333333328</v>
       </c>
       <c t="s" r="D20" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E20" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F20" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G20" s="2">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c t="s" r="H20" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="21" ht="13.5" customHeight="1">
       <c t="s" r="A21" s="2">
         <v>22</v>
       </c>
       <c r="B21" s="3">
-        <v>46422.333333333328</v>
+        <v>46455.416666666664</v>
       </c>
       <c r="C21" s="3">
-        <v>46422.625</v>
+        <v>46455.6875</v>
       </c>
       <c t="s" r="D21" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E21" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F21" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G21" s="2">
         <v>23</v>
       </c>
       <c t="s" r="H21" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="22" ht="13.5" customHeight="1">
       <c t="s" r="A22" s="2">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B22" s="3">
-        <v>46424.291666666664</v>
+        <v>46457.291666666664</v>
       </c>
       <c r="C22" s="3">
-        <v>46424.625</v>
+        <v>46457.604166666664</v>
       </c>
       <c t="s" r="D22" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E22" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F22" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G22" s="2">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c t="s" r="H22" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="23" ht="13.5" customHeight="1">
       <c t="s" r="A23" s="2">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B23" s="3">
-        <v>46431.333333333328</v>
+        <v>46466.291666666664</v>
       </c>
       <c r="C23" s="3">
-        <v>46431.625</v>
+        <v>46466.666666666664</v>
       </c>
       <c t="s" r="D23" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E23" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F23" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c t="s" r="G23" s="2">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c t="s" r="H23" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="24" ht="13.5" customHeight="1">
       <c t="s" r="A24" s="2">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B24" s="3">
-        <v>46433.416666666664</v>
+        <v>46472.375</v>
       </c>
       <c r="C24" s="3">
-        <v>46433.6875</v>
+        <v>46472.75</v>
       </c>
       <c t="s" r="D24" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E24" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F24" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c t="s" r="G24" s="2">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c t="s" r="H24" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="25" ht="13.5" customHeight="1">
       <c t="s" r="A25" s="2">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B25" s="3">
-        <v>46435.291666666664</v>
+        <v>46477.416666666664</v>
       </c>
       <c r="C25" s="3">
-        <v>46435.604166666664</v>
+        <v>46477.6875</v>
       </c>
       <c t="s" r="D25" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E25" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F25" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G25" s="2">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c t="s" r="H25" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="26" ht="13.5" customHeight="1">
       <c t="s" r="A26" s="2">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="B26" s="3">
-        <v>46439.3125</v>
+        <v>46479.291666666664</v>
       </c>
       <c r="C26" s="3">
-        <v>46439.583333333328</v>
+        <v>46479.604166666664</v>
       </c>
       <c t="s" r="D26" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E26" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F26" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G26" s="2">
         <v>23</v>
       </c>
       <c t="s" r="H26" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="27" ht="13.5" customHeight="1">
       <c t="s" r="A27" s="2">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B27" s="3">
-        <v>46455.416666666664</v>
+        <v>46499.416666666664</v>
       </c>
       <c r="C27" s="3">
-        <v>46455.6875</v>
+        <v>46499.666666666664</v>
       </c>
       <c t="s" r="D27" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E27" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F27" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G27" s="2">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c t="s" r="H27" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="28" ht="13.5" customHeight="1">
       <c t="s" r="A28" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B28" s="3">
-        <v>46457.291666666664</v>
+        <v>46682.291666666664</v>
       </c>
       <c r="C28" s="3">
-        <v>46457.604166666664</v>
+        <v>46682.666666666664</v>
       </c>
       <c t="s" r="D28" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E28" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F28" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c t="s" r="G28" s="2">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c t="s" r="H28" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="29" ht="13.5" customHeight="1">
       <c t="s" r="A29" s="2">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="B29" s="3">
-        <v>46466.291666666664</v>
+        <v>46717.375</v>
       </c>
       <c r="C29" s="3">
-        <v>46466.666666666664</v>
+        <v>46717.708333333328</v>
       </c>
       <c t="s" r="D29" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E29" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F29" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G29" s="2">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c t="s" r="H29" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="30" ht="13.5" customHeight="1">
       <c t="s" r="A30" s="2">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="B30" s="3">
-        <v>46472.375</v>
+        <v>46724.333333333328</v>
       </c>
       <c r="C30" s="3">
-        <v>46472.75</v>
+        <v>46724.625</v>
       </c>
       <c t="s" r="D30" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E30" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F30" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G30" s="2">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c t="s" r="H30" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="31" ht="13.5" customHeight="1">
       <c t="s" r="A31" s="2">
         <v>14</v>
       </c>
       <c r="B31" s="3">
-        <v>46477.416666666664</v>
+        <v>46726.375</v>
       </c>
       <c r="C31" s="3">
-        <v>46477.6875</v>
+        <v>46726.666666666664</v>
       </c>
       <c t="s" r="D31" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E31" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F31" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G31" s="2">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c t="s" r="H31" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="32" ht="13.5" customHeight="1">
       <c t="s" r="A32" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B32" s="3">
-        <v>46479.291666666664</v>
+        <v>46734.291666666664</v>
       </c>
       <c r="C32" s="3">
-        <v>46479.604166666664</v>
+        <v>46734.666666666664</v>
       </c>
       <c t="s" r="D32" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E32" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F32" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c t="s" r="G32" s="2">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c t="s" r="H32" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="33" ht="13.5" customHeight="1">
       <c t="s" r="A33" s="2">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B33" s="3">
-        <v>46499.416666666664</v>
+        <v>46735.416666666664</v>
       </c>
       <c r="C33" s="3">
-        <v>46499.666666666664</v>
+        <v>46735.791666666664</v>
       </c>
       <c t="s" r="D33" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E33" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F33" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G33" s="2">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c t="s" r="H33" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="34" ht="13.5" customHeight="1">
       <c t="s" r="A34" s="2">
         <v>24</v>
       </c>
       <c r="B34" s="3">
-        <v>46682.291666666664</v>
+        <v>46743.416666666664</v>
       </c>
       <c r="C34" s="3">
-        <v>46682.666666666664</v>
+        <v>46743.75</v>
       </c>
       <c t="s" r="D34" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E34" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F34" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G34" s="2">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c t="s" r="H34" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="35" ht="13.5" customHeight="1">
       <c t="s" r="A35" s="2">
         <v>33</v>
       </c>
       <c r="B35" s="3">
-        <v>46717.375</v>
+        <v>46754.291666666664</v>
       </c>
       <c r="C35" s="3">
-        <v>46717.708333333328</v>
+        <v>46754.666666666664</v>
       </c>
       <c t="s" r="D35" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E35" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F35" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G35" s="2">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c t="s" r="H35" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="36" ht="13.5" customHeight="1">
       <c t="s" r="A36" s="2">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="B36" s="3">
-        <v>46724.333333333328</v>
+        <v>46756.333333333328</v>
       </c>
       <c r="C36" s="3">
-        <v>46724.625</v>
+        <v>46756.583333333328</v>
       </c>
       <c t="s" r="D36" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E36" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F36" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G36" s="2">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c t="s" r="H36" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="37" ht="13.5" customHeight="1">
       <c t="s" r="A37" s="2">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B37" s="3">
-        <v>46726.375</v>
+        <v>46758.395833333328</v>
       </c>
       <c r="C37" s="3">
-        <v>46726.666666666664</v>
+        <v>46758.75</v>
       </c>
       <c t="s" r="D37" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E37" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F37" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G37" s="2">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c t="s" r="H37" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="38" ht="13.5" customHeight="1">
       <c t="s" r="A38" s="2">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="B38" s="3">
-        <v>46734.291666666664</v>
+        <v>46771.291666666664</v>
       </c>
       <c r="C38" s="3">
-        <v>46734.666666666664</v>
+        <v>46771.708333333328</v>
       </c>
       <c t="s" r="D38" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E38" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F38" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G38" s="2">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c t="s" r="H38" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="39" ht="13.5" customHeight="1">
       <c t="s" r="A39" s="2">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="B39" s="3">
-        <v>46735.416666666664</v>
+        <v>46773.333333333328</v>
       </c>
       <c r="C39" s="3">
-        <v>46735.791666666664</v>
+        <v>46773.708333333328</v>
       </c>
       <c t="s" r="D39" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E39" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F39" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c t="s" r="G39" s="2">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c t="s" r="H39" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="40" ht="13.5" customHeight="1">
       <c t="s" r="A40" s="2">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="B40" s="3">
-        <v>46743.416666666664</v>
+        <v>46774.291666666664</v>
       </c>
       <c r="C40" s="3">
-        <v>46743.75</v>
+        <v>46774.666666666664</v>
       </c>
       <c t="s" r="D40" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E40" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F40" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c t="s" r="G40" s="2">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c t="s" r="H40" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="41" ht="13.5" customHeight="1">
       <c t="s" r="A41" s="2">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="B41" s="3">
-        <v>46754.291666666664</v>
+        <v>46797.333333333328</v>
       </c>
       <c r="C41" s="3">
-        <v>46754.666666666664</v>
+        <v>46797.666666666664</v>
       </c>
       <c t="s" r="D41" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E41" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F41" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G41" s="2">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c t="s" r="H41" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="42" ht="13.5" customHeight="1">
       <c t="s" r="A42" s="2">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="B42" s="3">
-        <v>46756.333333333328</v>
+        <v>46801.291666666664</v>
       </c>
       <c r="C42" s="3">
-        <v>46756.583333333328</v>
+        <v>46801.625</v>
       </c>
       <c t="s" r="D42" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E42" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F42" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G42" s="2">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c t="s" r="H42" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="43" ht="13.5" customHeight="1">
       <c t="s" r="A43" s="2">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B43" s="3">
-        <v>46758.395833333328</v>
+        <v>46808.291666666664</v>
       </c>
       <c r="C43" s="3">
-        <v>46758.75</v>
+        <v>46808.625</v>
       </c>
       <c t="s" r="D43" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E43" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F43" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G43" s="2">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c t="s" r="H43" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="44" ht="13.5" customHeight="1">
       <c t="s" r="A44" s="2">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="B44" s="3">
-        <v>46771.291666666664</v>
+        <v>46810.416666666664</v>
       </c>
       <c r="C44" s="3">
-        <v>46771.708333333328</v>
+        <v>46810.6875</v>
       </c>
       <c t="s" r="D44" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E44" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F44" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G44" s="2">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c t="s" r="H44" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="45" ht="13.5" customHeight="1">
       <c t="s" r="A45" s="2">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B45" s="3">
-        <v>46773.333333333328</v>
+        <v>46811.3125</v>
       </c>
       <c r="C45" s="3">
-        <v>46773.708333333328</v>
+        <v>46811.583333333328</v>
       </c>
       <c t="s" r="D45" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E45" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F45" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G45" s="2">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c t="s" r="H45" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="46" ht="13.5" customHeight="1">
       <c t="s" r="A46" s="2">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B46" s="3">
-        <v>46774.291666666664</v>
+        <v>46812.291666666664</v>
       </c>
       <c r="C46" s="3">
-        <v>46774.666666666664</v>
+        <v>46812.604166666664</v>
       </c>
       <c t="s" r="D46" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E46" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F46" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G46" s="2">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c t="s" r="H46" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="47" ht="13.5" customHeight="1">
       <c t="s" r="A47" s="2">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="B47" s="3">
-        <v>46797.333333333328</v>
+        <v>46813.333333333328</v>
       </c>
       <c r="C47" s="3">
-        <v>46797.666666666664</v>
+        <v>46813.708333333328</v>
       </c>
       <c t="s" r="D47" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E47" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F47" s="2">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c t="s" r="G47" s="2">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c t="s" r="H47" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="48" ht="13.5" customHeight="1">
       <c t="s" r="A48" s="2">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="B48" s="3">
-        <v>46801.291666666664</v>
+        <v>46816.291666666664</v>
       </c>
       <c r="C48" s="3">
-        <v>46801.625</v>
+        <v>46816.666666666664</v>
       </c>
       <c t="s" r="D48" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E48" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F48" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c t="s" r="G48" s="2">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c t="s" r="H48" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="49" ht="13.5" customHeight="1">
       <c t="s" r="A49" s="2">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B49" s="3">
-        <v>46808.291666666664</v>
+        <v>46822.291666666664</v>
       </c>
       <c r="C49" s="3">
-        <v>46808.625</v>
+        <v>46822.666666666664</v>
       </c>
       <c t="s" r="D49" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E49" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F49" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c t="s" r="G49" s="2">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c t="s" r="H49" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="50" ht="13.5" customHeight="1">
       <c t="s" r="A50" s="2">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B50" s="3">
-        <v>46810.416666666664</v>
+        <v>46824.291666666664</v>
       </c>
       <c r="C50" s="3">
-        <v>46810.6875</v>
+        <v>46824.666666666664</v>
       </c>
       <c t="s" r="D50" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E50" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F50" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c t="s" r="G50" s="2">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c t="s" r="H50" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="51" ht="13.5" customHeight="1">
       <c t="s" r="A51" s="2">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="B51" s="3">
-        <v>46811.3125</v>
+        <v>46832.416666666664</v>
       </c>
       <c r="C51" s="3">
-        <v>46811.583333333328</v>
+        <v>46832.6875</v>
       </c>
       <c t="s" r="D51" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E51" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F51" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G51" s="2">
         <v>23</v>
       </c>
       <c t="s" r="H51" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="52" ht="13.5" customHeight="1">
       <c t="s" r="A52" s="2">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="B52" s="3">
-        <v>46812.291666666664</v>
+        <v>46834.291666666664</v>
       </c>
       <c r="C52" s="3">
-        <v>46812.604166666664</v>
+        <v>46834.666666666664</v>
       </c>
       <c t="s" r="D52" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E52" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F52" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c t="s" r="G52" s="2">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c t="s" r="H52" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="53" ht="13.5" customHeight="1">
       <c t="s" r="A53" s="2">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="B53" s="3">
-        <v>46813.333333333328</v>
+        <v>46854.416666666664</v>
       </c>
       <c r="C53" s="3">
-        <v>46813.708333333328</v>
+        <v>46854.6875</v>
       </c>
       <c t="s" r="D53" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E53" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F53" s="2">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c t="s" r="G53" s="2">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c t="s" r="H53" s="2">
-        <v>13</v>
-[...154 lines deleted...]
-      <c t="s" r="H59" s="2">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.200000002980232" right="0.200000002980232" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:H59" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:H53" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DXVersion">
     <vt:lpwstr>20.1.6.0</vt:lpwstr>
   </property>
 </Properties>
 </file>