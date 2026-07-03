--- v1 (2026-05-01)
+++ v2 (2026-07-03)
@@ -136,50 +136,65 @@
     <t>OCEANIA CRUISES LTD</t>
   </si>
   <si>
     <t>Carnival Adventure</t>
   </si>
   <si>
     <t>CARNIVAL PLC</t>
   </si>
   <si>
     <t>Seven Seas Mariner</t>
   </si>
   <si>
     <t>Azamara Onward</t>
   </si>
   <si>
     <t>Amadea</t>
   </si>
   <si>
     <t>ISS</t>
   </si>
   <si>
     <t>PHOENIX REISEN GMBH</t>
   </si>
   <si>
     <t>Crown Princess</t>
+  </si>
+  <si>
+    <t>Emerald Princess</t>
+  </si>
+  <si>
+    <t>Unnamed Vessel</t>
+  </si>
+  <si>
+    <t>Celebrity Edge</t>
+  </si>
+  <si>
+    <t>Oosterdam</t>
+  </si>
+  <si>
+    <t>Marina</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/MM/yyyy\ HH:mm"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
@@ -1888,48 +1903,1010 @@
       <c t="s" r="A53" s="2">
         <v>22</v>
       </c>
       <c r="B53" s="3">
         <v>46854.416666666664</v>
       </c>
       <c r="C53" s="3">
         <v>46854.6875</v>
       </c>
       <c t="s" r="D53" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E53" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F53" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G53" s="2">
         <v>23</v>
       </c>
       <c t="s" r="H53" s="2">
         <v>13</v>
       </c>
     </row>
+    <row r="54" ht="13.5" customHeight="1">
+      <c t="s" r="A54" s="2">
+        <v>16</v>
+      </c>
+      <c r="B54" s="3">
+        <v>47043.333333333328</v>
+      </c>
+      <c r="C54" s="3">
+        <v>47043.708333333328</v>
+      </c>
+      <c t="s" r="D54" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E54" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F54" s="2">
+        <v>17</v>
+      </c>
+      <c t="s" r="G54" s="2">
+        <v>18</v>
+      </c>
+      <c t="s" r="H54" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="55" ht="13.5" customHeight="1">
+      <c t="s" r="A55" s="2">
+        <v>44</v>
+      </c>
+      <c r="B55" s="3">
+        <v>47058.291666666664</v>
+      </c>
+      <c r="C55" s="3">
+        <v>47058.625</v>
+      </c>
+      <c t="s" r="D55" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E55" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F55" s="2">
+        <v>17</v>
+      </c>
+      <c t="s" r="G55" s="2">
+        <v>18</v>
+      </c>
+      <c t="s" r="H55" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" ht="13.5" customHeight="1">
+      <c t="s" r="A56" s="2">
+        <v>19</v>
+      </c>
+      <c r="B56" s="3">
+        <v>47072.333333333328</v>
+      </c>
+      <c r="C56" s="3">
+        <v>47072.708333333328</v>
+      </c>
+      <c t="s" r="D56" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E56" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F56" s="2">
+        <v>17</v>
+      </c>
+      <c t="s" r="G56" s="2">
+        <v>18</v>
+      </c>
+      <c t="s" r="H56" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="57" ht="13.5" customHeight="1">
+      <c t="s" r="A57" s="2">
+        <v>16</v>
+      </c>
+      <c r="B57" s="3">
+        <v>47079.375</v>
+      </c>
+      <c r="C57" s="3">
+        <v>47079.708333333328</v>
+      </c>
+      <c t="s" r="D57" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E57" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F57" s="2">
+        <v>17</v>
+      </c>
+      <c t="s" r="G57" s="2">
+        <v>18</v>
+      </c>
+      <c t="s" r="H57" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="58" ht="13.5" customHeight="1">
+      <c t="s" r="A58" s="2">
+        <v>45</v>
+      </c>
+      <c r="B58" s="3">
+        <v>47080.333333333328</v>
+      </c>
+      <c r="C58" s="3">
+        <v>47080.666666666664</v>
+      </c>
+      <c t="s" r="D58" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E58" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F58" s="2">
+        <v>17</v>
+      </c>
+      <c t="s" r="G58" s="2">
+        <v>32</v>
+      </c>
+      <c t="s" r="H58" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="59" ht="13.5" customHeight="1">
+      <c t="s" r="A59" s="2">
+        <v>8</v>
+      </c>
+      <c r="B59" s="3">
+        <v>47095.291666666664</v>
+      </c>
+      <c r="C59" s="3">
+        <v>47095.666666666664</v>
+      </c>
+      <c t="s" r="D59" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E59" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F59" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G59" s="2">
+        <v>12</v>
+      </c>
+      <c t="s" r="H59" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="60" ht="13.5" customHeight="1">
+      <c t="s" r="A60" s="2">
+        <v>19</v>
+      </c>
+      <c r="B60" s="3">
+        <v>47096.333333333328</v>
+      </c>
+      <c r="C60" s="3">
+        <v>47096.625</v>
+      </c>
+      <c t="s" r="D60" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E60" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F60" s="2">
+        <v>17</v>
+      </c>
+      <c t="s" r="G60" s="2">
+        <v>18</v>
+      </c>
+      <c t="s" r="H60" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="61" ht="13.5" customHeight="1">
+      <c t="s" r="A61" s="2">
+        <v>46</v>
+      </c>
+      <c r="B61" s="3">
+        <v>47097.333333333328</v>
+      </c>
+      <c r="C61" s="3">
+        <v>47097.708333333328</v>
+      </c>
+      <c t="s" r="D61" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E61" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F61" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G61" s="2">
+        <v>12</v>
+      </c>
+      <c t="s" r="H61" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="62" ht="13.5" customHeight="1">
+      <c t="s" r="A62" s="2">
+        <v>19</v>
+      </c>
+      <c r="B62" s="3">
+        <v>47099.333333333328</v>
+      </c>
+      <c r="C62" s="3">
+        <v>47099.708333333328</v>
+      </c>
+      <c t="s" r="D62" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E62" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F62" s="2">
+        <v>17</v>
+      </c>
+      <c t="s" r="G62" s="2">
+        <v>18</v>
+      </c>
+      <c t="s" r="H62" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="63" ht="13.5" customHeight="1">
+      <c t="s" r="A63" s="2">
+        <v>16</v>
+      </c>
+      <c r="B63" s="3">
+        <v>47104.291666666664</v>
+      </c>
+      <c r="C63" s="3">
+        <v>47104.625</v>
+      </c>
+      <c t="s" r="D63" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E63" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F63" s="2">
+        <v>17</v>
+      </c>
+      <c t="s" r="G63" s="2">
+        <v>18</v>
+      </c>
+      <c t="s" r="H63" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="64" ht="13.5" customHeight="1">
+      <c t="s" r="A64" s="2">
+        <v>47</v>
+      </c>
+      <c r="B64" s="3">
+        <v>47105.416666666664</v>
+      </c>
+      <c r="C64" s="3">
+        <v>47105.791666666664</v>
+      </c>
+      <c t="s" r="D64" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E64" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F64" s="2">
+        <v>17</v>
+      </c>
+      <c t="s" r="G64" s="2">
+        <v>27</v>
+      </c>
+      <c t="s" r="H64" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="65" ht="13.5" customHeight="1">
+      <c t="s" r="A65" s="2">
+        <v>46</v>
+      </c>
+      <c r="B65" s="3">
+        <v>47107.291666666664</v>
+      </c>
+      <c r="C65" s="3">
+        <v>47107.666666666664</v>
+      </c>
+      <c t="s" r="D65" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E65" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F65" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G65" s="2">
+        <v>12</v>
+      </c>
+      <c t="s" r="H65" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="66" ht="13.5" customHeight="1">
+      <c t="s" r="A66" s="2">
+        <v>22</v>
+      </c>
+      <c r="B66" s="3">
+        <v>47110.291666666664</v>
+      </c>
+      <c r="C66" s="3">
+        <v>47110.604166666664</v>
+      </c>
+      <c t="s" r="D66" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E66" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F66" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G66" s="2">
+        <v>23</v>
+      </c>
+      <c t="s" r="H66" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="67" ht="13.5" customHeight="1">
+      <c t="s" r="A67" s="2">
+        <v>14</v>
+      </c>
+      <c r="B67" s="3">
+        <v>47116.333333333328</v>
+      </c>
+      <c r="C67" s="3">
+        <v>47116.625</v>
+      </c>
+      <c t="s" r="D67" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E67" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F67" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G67" s="2">
+        <v>15</v>
+      </c>
+      <c t="s" r="H67" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="68" ht="13.5" customHeight="1">
+      <c t="s" r="A68" s="2">
+        <v>44</v>
+      </c>
+      <c r="B68" s="3">
+        <v>47136.333333333328</v>
+      </c>
+      <c r="C68" s="3">
+        <v>47136.708333333328</v>
+      </c>
+      <c t="s" r="D68" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E68" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F68" s="2">
+        <v>17</v>
+      </c>
+      <c t="s" r="G68" s="2">
+        <v>18</v>
+      </c>
+      <c t="s" r="H68" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="69" ht="13.5" customHeight="1">
+      <c t="s" r="A69" s="2">
+        <v>14</v>
+      </c>
+      <c r="B69" s="3">
+        <v>47137.333333333328</v>
+      </c>
+      <c r="C69" s="3">
+        <v>47137.625</v>
+      </c>
+      <c t="s" r="D69" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E69" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F69" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G69" s="2">
+        <v>15</v>
+      </c>
+      <c t="s" r="H69" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="70" ht="13.5" customHeight="1">
+      <c t="s" r="A70" s="2">
+        <v>22</v>
+      </c>
+      <c r="B70" s="3">
+        <v>47141.291666666664</v>
+      </c>
+      <c r="C70" s="3">
+        <v>47141.604166666664</v>
+      </c>
+      <c t="s" r="D70" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E70" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F70" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G70" s="2">
+        <v>23</v>
+      </c>
+      <c t="s" r="H70" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="71" ht="13.5" customHeight="1">
+      <c t="s" r="A71" s="2">
+        <v>19</v>
+      </c>
+      <c r="B71" s="3">
+        <v>47144.333333333328</v>
+      </c>
+      <c r="C71" s="3">
+        <v>47144.708333333328</v>
+      </c>
+      <c t="s" r="D71" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E71" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F71" s="2">
+        <v>17</v>
+      </c>
+      <c t="s" r="G71" s="2">
+        <v>18</v>
+      </c>
+      <c t="s" r="H71" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="72" ht="13.5" customHeight="1">
+      <c t="s" r="A72" s="2">
+        <v>45</v>
+      </c>
+      <c r="B72" s="3">
+        <v>47156.333333333328</v>
+      </c>
+      <c r="C72" s="3">
+        <v>47156.666666666664</v>
+      </c>
+      <c t="s" r="D72" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E72" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F72" s="2">
+        <v>17</v>
+      </c>
+      <c t="s" r="G72" s="2">
+        <v>32</v>
+      </c>
+      <c t="s" r="H72" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="73" ht="13.5" customHeight="1">
+      <c t="s" r="A73" s="2">
+        <v>24</v>
+      </c>
+      <c r="B73" s="3">
+        <v>47159.333333333328</v>
+      </c>
+      <c r="C73" s="3">
+        <v>47159.75</v>
+      </c>
+      <c t="s" r="D73" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E73" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F73" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G73" s="2">
+        <v>25</v>
+      </c>
+      <c t="s" r="H73" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="74" ht="13.5" customHeight="1">
+      <c t="s" r="A74" s="2">
+        <v>22</v>
+      </c>
+      <c r="B74" s="3">
+        <v>47161.416666666664</v>
+      </c>
+      <c r="C74" s="3">
+        <v>47161.6875</v>
+      </c>
+      <c t="s" r="D74" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E74" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F74" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G74" s="2">
+        <v>23</v>
+      </c>
+      <c t="s" r="H74" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="75" ht="13.5" customHeight="1">
+      <c t="s" r="A75" s="2">
+        <v>48</v>
+      </c>
+      <c r="B75" s="3">
+        <v>47166.333333333328</v>
+      </c>
+      <c r="C75" s="3">
+        <v>47166.625</v>
+      </c>
+      <c t="s" r="D75" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E75" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F75" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G75" s="2">
+        <v>35</v>
+      </c>
+      <c t="s" r="H75" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="76" ht="13.5" customHeight="1">
+      <c t="s" r="A76" s="2">
+        <v>14</v>
+      </c>
+      <c r="B76" s="3">
+        <v>47167.333333333328</v>
+      </c>
+      <c r="C76" s="3">
+        <v>47167.625</v>
+      </c>
+      <c t="s" r="D76" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E76" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F76" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G76" s="2">
+        <v>15</v>
+      </c>
+      <c t="s" r="H76" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="77" ht="13.5" customHeight="1">
+      <c t="s" r="A77" s="2">
+        <v>19</v>
+      </c>
+      <c r="B77" s="3">
+        <v>47170.291666666664</v>
+      </c>
+      <c r="C77" s="3">
+        <v>47170.625</v>
+      </c>
+      <c t="s" r="D77" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E77" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F77" s="2">
+        <v>17</v>
+      </c>
+      <c t="s" r="G77" s="2">
+        <v>18</v>
+      </c>
+      <c t="s" r="H77" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="78" ht="13.5" customHeight="1">
+      <c t="s" r="A78" s="2">
+        <v>19</v>
+      </c>
+      <c r="B78" s="3">
+        <v>47172.333333333328</v>
+      </c>
+      <c r="C78" s="3">
+        <v>47172.708333333328</v>
+      </c>
+      <c t="s" r="D78" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E78" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F78" s="2">
+        <v>17</v>
+      </c>
+      <c t="s" r="G78" s="2">
+        <v>18</v>
+      </c>
+      <c t="s" r="H78" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="79" ht="13.5" customHeight="1">
+      <c t="s" r="A79" s="2">
+        <v>30</v>
+      </c>
+      <c r="B79" s="3">
+        <v>47176.333333333328</v>
+      </c>
+      <c r="C79" s="3">
+        <v>47176.625</v>
+      </c>
+      <c t="s" r="D79" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E79" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F79" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G79" s="2">
+        <v>15</v>
+      </c>
+      <c t="s" r="H79" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="80" ht="13.5" customHeight="1">
+      <c t="s" r="A80" s="2">
+        <v>19</v>
+      </c>
+      <c r="B80" s="3">
+        <v>47179.333333333328</v>
+      </c>
+      <c r="C80" s="3">
+        <v>47179.708333333328</v>
+      </c>
+      <c t="s" r="D80" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E80" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F80" s="2">
+        <v>17</v>
+      </c>
+      <c t="s" r="G80" s="2">
+        <v>18</v>
+      </c>
+      <c t="s" r="H80" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="81" ht="13.5" customHeight="1">
+      <c t="s" r="A81" s="2">
+        <v>22</v>
+      </c>
+      <c r="B81" s="3">
+        <v>47183.416666666664</v>
+      </c>
+      <c r="C81" s="3">
+        <v>47183.6875</v>
+      </c>
+      <c t="s" r="D81" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E81" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F81" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G81" s="2">
+        <v>23</v>
+      </c>
+      <c t="s" r="H81" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="82" ht="13.5" customHeight="1">
+      <c t="s" r="A82" s="2">
+        <v>22</v>
+      </c>
+      <c r="B82" s="3">
+        <v>47185.291666666664</v>
+      </c>
+      <c r="C82" s="3">
+        <v>47185.604166666664</v>
+      </c>
+      <c t="s" r="D82" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E82" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F82" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G82" s="2">
+        <v>23</v>
+      </c>
+      <c t="s" r="H82" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="83" ht="13.5" customHeight="1">
+      <c t="s" r="A83" s="2">
+        <v>44</v>
+      </c>
+      <c r="B83" s="3">
+        <v>47189.333333333328</v>
+      </c>
+      <c r="C83" s="3">
+        <v>47189.708333333328</v>
+      </c>
+      <c t="s" r="D83" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E83" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F83" s="2">
+        <v>17</v>
+      </c>
+      <c t="s" r="G83" s="2">
+        <v>18</v>
+      </c>
+      <c t="s" r="H83" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="84" ht="13.5" customHeight="1">
+      <c t="s" r="A84" s="2">
+        <v>19</v>
+      </c>
+      <c r="B84" s="3">
+        <v>47197.291666666664</v>
+      </c>
+      <c r="C84" s="3">
+        <v>47197.625</v>
+      </c>
+      <c t="s" r="D84" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E84" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F84" s="2">
+        <v>17</v>
+      </c>
+      <c t="s" r="G84" s="2">
+        <v>18</v>
+      </c>
+      <c t="s" r="H84" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="85" ht="13.5" customHeight="1">
+      <c t="s" r="A85" s="2">
+        <v>48</v>
+      </c>
+      <c r="B85" s="3">
+        <v>47201.291666666664</v>
+      </c>
+      <c r="C85" s="3">
+        <v>47201.645833333328</v>
+      </c>
+      <c t="s" r="D85" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E85" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F85" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G85" s="2">
+        <v>35</v>
+      </c>
+      <c t="s" r="H85" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="86" ht="13.5" customHeight="1">
+      <c t="s" r="A86" s="2">
+        <v>19</v>
+      </c>
+      <c r="B86" s="3">
+        <v>47204.291666666664</v>
+      </c>
+      <c r="C86" s="3">
+        <v>47204.625</v>
+      </c>
+      <c t="s" r="D86" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E86" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F86" s="2">
+        <v>17</v>
+      </c>
+      <c t="s" r="G86" s="2">
+        <v>18</v>
+      </c>
+      <c t="s" r="H86" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="87" ht="13.5" customHeight="1">
+      <c t="s" r="A87" s="2">
+        <v>22</v>
+      </c>
+      <c r="B87" s="3">
+        <v>47205.416666666664</v>
+      </c>
+      <c r="C87" s="3">
+        <v>47205.6875</v>
+      </c>
+      <c t="s" r="D87" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E87" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F87" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G87" s="2">
+        <v>23</v>
+      </c>
+      <c t="s" r="H87" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="88" ht="13.5" customHeight="1">
+      <c t="s" r="A88" s="2">
+        <v>22</v>
+      </c>
+      <c r="B88" s="3">
+        <v>47207.291666666664</v>
+      </c>
+      <c r="C88" s="3">
+        <v>47207.604166666664</v>
+      </c>
+      <c t="s" r="D88" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E88" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F88" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G88" s="2">
+        <v>23</v>
+      </c>
+      <c t="s" r="H88" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="89" ht="13.5" customHeight="1">
+      <c t="s" r="A89" s="2">
+        <v>22</v>
+      </c>
+      <c r="B89" s="3">
+        <v>47227.416666666664</v>
+      </c>
+      <c r="C89" s="3">
+        <v>47227.6875</v>
+      </c>
+      <c t="s" r="D89" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E89" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F89" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G89" s="2">
+        <v>23</v>
+      </c>
+      <c t="s" r="H89" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="90" ht="13.5" customHeight="1">
+      <c t="s" r="A90" s="2">
+        <v>16</v>
+      </c>
+      <c r="B90" s="3">
+        <v>47260.291666666664</v>
+      </c>
+      <c r="C90" s="3">
+        <v>47260.625</v>
+      </c>
+      <c t="s" r="D90" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E90" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F90" s="2">
+        <v>17</v>
+      </c>
+      <c t="s" r="G90" s="2">
+        <v>18</v>
+      </c>
+      <c t="s" r="H90" s="2">
+        <v>13</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.200000002980232" right="0.200000002980232" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:H53" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:H90" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DXVersion">
     <vt:lpwstr>20.1.6.0</vt:lpwstr>
   </property>
 </Properties>
 </file>