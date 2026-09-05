--- v2 (2026-07-03)
+++ v3 (2026-09-05)
@@ -84,72 +84,69 @@
   <si>
     <t>PRINCESS CRUISE LINES LTD</t>
   </si>
   <si>
     <t>Royal Princess</t>
   </si>
   <si>
     <t>Seven Seas Explorer</t>
   </si>
   <si>
     <t>REGENT SEVEN SEAS CRUISES INC</t>
   </si>
   <si>
     <t>Norwegian Spirit</t>
   </si>
   <si>
     <t>NCL BAHAMAS LTD</t>
   </si>
   <si>
     <t>Silver Moon</t>
   </si>
   <si>
     <t>SILVERSEA CRUISES LTD</t>
   </si>
   <si>
-    <t>Noordam</t>
+    <t>Viking Orion</t>
+  </si>
+  <si>
+    <t>VIKING OCEAN CRUISES LTD</t>
+  </si>
+  <si>
+    <t>Azamara Quest</t>
+  </si>
+  <si>
+    <t>Carnival Luminosa</t>
+  </si>
+  <si>
+    <t>CARNIVAL CORP</t>
+  </si>
+  <si>
+    <t>Westerdam</t>
   </si>
   <si>
     <t>HOLLAND AMERICA LINE NV</t>
-  </si>
-[...16 lines deleted...]
-    <t>Westerdam</t>
   </si>
   <si>
     <t>Vista</t>
   </si>
   <si>
     <t>OCEANIA CRUISES LTD</t>
   </si>
   <si>
     <t>Carnival Adventure</t>
   </si>
   <si>
     <t>CARNIVAL PLC</t>
   </si>
   <si>
     <t>Seven Seas Mariner</t>
   </si>
   <si>
     <t>Azamara Onward</t>
   </si>
   <si>
     <t>Amadea</t>
   </si>
   <si>
     <t>ISS</t>
   </si>
@@ -634,80 +631,80 @@
       </c>
       <c r="C4" s="3">
         <v>46371.75</v>
       </c>
       <c t="s" r="D4" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E4" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F4" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G4" s="2">
         <v>18</v>
       </c>
       <c t="s" r="H4" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="5" ht="13.5" customHeight="1">
       <c t="s" r="A5" s="2">
         <v>19</v>
       </c>
       <c r="B5" s="3">
-        <v>46375.333333333328</v>
+        <v>46375.416666666664</v>
       </c>
       <c r="C5" s="3">
         <v>46375.75</v>
       </c>
       <c t="s" r="D5" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E5" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F5" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G5" s="2">
         <v>18</v>
       </c>
       <c t="s" r="H5" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="6" ht="13.5" customHeight="1">
       <c t="s" r="A6" s="2">
         <v>20</v>
       </c>
       <c r="B6" s="3">
-        <v>46376.333333333328</v>
+        <v>46376.416666666664</v>
       </c>
       <c r="C6" s="3">
-        <v>46376.666666666664</v>
+        <v>46376.791666666664</v>
       </c>
       <c t="s" r="D6" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E6" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F6" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G6" s="2">
         <v>21</v>
       </c>
       <c t="s" r="H6" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="7" ht="13.5" customHeight="1">
       <c t="s" r="A7" s="2">
         <v>22</v>
       </c>
       <c r="B7" s="3">
         <v>46380.291666666664</v>
       </c>
       <c r="C7" s="3">
@@ -735,1629 +732,1629 @@
       </c>
       <c r="B8" s="3">
         <v>46387.333333333328</v>
       </c>
       <c r="C8" s="3">
         <v>46387.708333333328</v>
       </c>
       <c t="s" r="D8" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E8" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F8" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G8" s="2">
         <v>25</v>
       </c>
       <c t="s" r="H8" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="9" ht="13.5" customHeight="1">
       <c t="s" r="A9" s="2">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B9" s="3">
-        <v>46389.291666666664</v>
+        <v>46392.291666666664</v>
       </c>
       <c r="C9" s="3">
-        <v>46389.625</v>
+        <v>46392.625</v>
       </c>
       <c t="s" r="D9" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E9" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F9" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G9" s="2">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c t="s" r="H9" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="10" ht="13.5" customHeight="1">
       <c t="s" r="A10" s="2">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="B10" s="3">
-        <v>46392.291666666664</v>
+        <v>46393.333333333328</v>
       </c>
       <c r="C10" s="3">
-        <v>46392.625</v>
+        <v>46393.666666666664</v>
       </c>
       <c t="s" r="D10" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E10" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F10" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G10" s="2">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c t="s" r="H10" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="11" ht="13.5" customHeight="1">
       <c t="s" r="A11" s="2">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="B11" s="3">
-        <v>46393.333333333328</v>
+        <v>46397.291666666664</v>
       </c>
       <c r="C11" s="3">
-        <v>46393.666666666664</v>
+        <v>46397.583333333328</v>
       </c>
       <c t="s" r="D11" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E11" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F11" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G11" s="2">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c t="s" r="H11" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="12" ht="13.5" customHeight="1">
       <c t="s" r="A12" s="2">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="B12" s="3">
-        <v>46397.291666666664</v>
+        <v>46410.416666666664</v>
       </c>
       <c r="C12" s="3">
-        <v>46397.583333333328</v>
+        <v>46410.708333333328</v>
       </c>
       <c t="s" r="D12" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E12" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F12" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G12" s="2">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c t="s" r="H12" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="13" ht="13.5" customHeight="1">
       <c t="s" r="A13" s="2">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B13" s="3">
-        <v>46410.416666666664</v>
+        <v>46413.291666666664</v>
       </c>
       <c r="C13" s="3">
-        <v>46410.75</v>
+        <v>46413.604166666664</v>
       </c>
       <c t="s" r="D13" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E13" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F13" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G13" s="2">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c t="s" r="H13" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="14" ht="13.5" customHeight="1">
       <c t="s" r="A14" s="2">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B14" s="3">
-        <v>46413.291666666664</v>
+        <v>46422.333333333328</v>
       </c>
       <c r="C14" s="3">
-        <v>46413.604166666664</v>
+        <v>46422.625</v>
       </c>
       <c t="s" r="D14" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E14" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F14" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G14" s="2">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c t="s" r="H14" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="15" ht="13.5" customHeight="1">
       <c t="s" r="A15" s="2">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B15" s="3">
-        <v>46422.333333333328</v>
+        <v>46424.291666666664</v>
       </c>
       <c r="C15" s="3">
-        <v>46422.625</v>
+        <v>46424.583333333328</v>
       </c>
       <c t="s" r="D15" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E15" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F15" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G15" s="2">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c t="s" r="H15" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="16" ht="13.5" customHeight="1">
       <c t="s" r="A16" s="2">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B16" s="3">
-        <v>46424.291666666664</v>
+        <v>46431.333333333328</v>
       </c>
       <c r="C16" s="3">
-        <v>46424.625</v>
+        <v>46431.625</v>
       </c>
       <c t="s" r="D16" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E16" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F16" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G16" s="2">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c t="s" r="H16" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="17" ht="13.5" customHeight="1">
       <c t="s" r="A17" s="2">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B17" s="3">
-        <v>46431.333333333328</v>
+        <v>46433.416666666664</v>
       </c>
       <c r="C17" s="3">
-        <v>46431.625</v>
+        <v>46433.6875</v>
       </c>
       <c t="s" r="D17" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E17" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F17" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G17" s="2">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c t="s" r="H17" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="18" ht="13.5" customHeight="1">
       <c t="s" r="A18" s="2">
         <v>22</v>
       </c>
       <c r="B18" s="3">
-        <v>46433.416666666664</v>
+        <v>46435.291666666664</v>
       </c>
       <c r="C18" s="3">
-        <v>46433.6875</v>
+        <v>46435.604166666664</v>
       </c>
       <c t="s" r="D18" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E18" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F18" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G18" s="2">
         <v>23</v>
       </c>
       <c t="s" r="H18" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="19" ht="13.5" customHeight="1">
       <c t="s" r="A19" s="2">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="B19" s="3">
-        <v>46435.291666666664</v>
+        <v>46439.3125</v>
       </c>
       <c r="C19" s="3">
-        <v>46435.604166666664</v>
+        <v>46439.583333333328</v>
       </c>
       <c t="s" r="D19" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E19" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F19" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G19" s="2">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c t="s" r="H19" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="20" ht="13.5" customHeight="1">
       <c t="s" r="A20" s="2">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B20" s="3">
-        <v>46439.3125</v>
+        <v>46455.416666666664</v>
       </c>
       <c r="C20" s="3">
-        <v>46439.583333333328</v>
+        <v>46455.6875</v>
       </c>
       <c t="s" r="D20" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E20" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F20" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G20" s="2">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c t="s" r="H20" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="21" ht="13.5" customHeight="1">
       <c t="s" r="A21" s="2">
         <v>22</v>
       </c>
       <c r="B21" s="3">
-        <v>46455.416666666664</v>
+        <v>46457.291666666664</v>
       </c>
       <c r="C21" s="3">
-        <v>46455.6875</v>
+        <v>46457.604166666664</v>
       </c>
       <c t="s" r="D21" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E21" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F21" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G21" s="2">
         <v>23</v>
       </c>
       <c t="s" r="H21" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="22" ht="13.5" customHeight="1">
       <c t="s" r="A22" s="2">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B22" s="3">
-        <v>46457.291666666664</v>
+        <v>46466.375</v>
       </c>
       <c r="C22" s="3">
-        <v>46457.604166666664</v>
+        <v>46466.666666666664</v>
       </c>
       <c t="s" r="D22" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E22" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F22" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G22" s="2">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c t="s" r="H22" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="23" ht="13.5" customHeight="1">
       <c t="s" r="A23" s="2">
         <v>19</v>
       </c>
       <c r="B23" s="3">
-        <v>46466.291666666664</v>
+        <v>46472.416666666664</v>
       </c>
       <c r="C23" s="3">
-        <v>46466.666666666664</v>
+        <v>46472.75</v>
       </c>
       <c t="s" r="D23" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E23" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F23" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G23" s="2">
         <v>18</v>
       </c>
       <c t="s" r="H23" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="24" ht="13.5" customHeight="1">
       <c t="s" r="A24" s="2">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B24" s="3">
-        <v>46472.375</v>
+        <v>46477.416666666664</v>
       </c>
       <c r="C24" s="3">
-        <v>46472.75</v>
+        <v>46477.6875</v>
       </c>
       <c t="s" r="D24" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E24" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F24" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G24" s="2">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c t="s" r="H24" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="25" ht="13.5" customHeight="1">
       <c t="s" r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="3">
-        <v>46477.416666666664</v>
+        <v>46479.291666666664</v>
       </c>
       <c r="C25" s="3">
-        <v>46477.6875</v>
+        <v>46479.604166666664</v>
       </c>
       <c t="s" r="D25" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E25" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F25" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G25" s="2">
         <v>23</v>
       </c>
       <c t="s" r="H25" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="26" ht="13.5" customHeight="1">
       <c t="s" r="A26" s="2">
         <v>22</v>
       </c>
       <c r="B26" s="3">
-        <v>46479.291666666664</v>
+        <v>46499.416666666664</v>
       </c>
       <c r="C26" s="3">
-        <v>46479.604166666664</v>
+        <v>46499.666666666664</v>
       </c>
       <c t="s" r="D26" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E26" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F26" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G26" s="2">
         <v>23</v>
       </c>
       <c t="s" r="H26" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="27" ht="13.5" customHeight="1">
       <c t="s" r="A27" s="2">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B27" s="3">
-        <v>46499.416666666664</v>
+        <v>46682.291666666664</v>
       </c>
       <c r="C27" s="3">
-        <v>46499.666666666664</v>
+        <v>46682.666666666664</v>
       </c>
       <c t="s" r="D27" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E27" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F27" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G27" s="2">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c t="s" r="H27" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="28" ht="13.5" customHeight="1">
       <c t="s" r="A28" s="2">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="B28" s="3">
-        <v>46682.291666666664</v>
+        <v>46717.375</v>
       </c>
       <c r="C28" s="3">
-        <v>46682.666666666664</v>
+        <v>46717.708333333328</v>
       </c>
       <c t="s" r="D28" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E28" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F28" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G28" s="2">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c t="s" r="H28" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="29" ht="13.5" customHeight="1">
       <c t="s" r="A29" s="2">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="B29" s="3">
-        <v>46717.375</v>
+        <v>46724.333333333328</v>
       </c>
       <c r="C29" s="3">
-        <v>46717.708333333328</v>
+        <v>46724.625</v>
       </c>
       <c t="s" r="D29" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E29" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F29" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G29" s="2">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c t="s" r="H29" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="30" ht="13.5" customHeight="1">
       <c t="s" r="A30" s="2">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B30" s="3">
-        <v>46724.333333333328</v>
+        <v>46726.375</v>
       </c>
       <c r="C30" s="3">
-        <v>46724.625</v>
+        <v>46726.666666666664</v>
       </c>
       <c t="s" r="D30" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E30" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F30" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G30" s="2">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c t="s" r="H30" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="31" ht="13.5" customHeight="1">
       <c t="s" r="A31" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B31" s="3">
-        <v>46726.375</v>
+        <v>46734.291666666664</v>
       </c>
       <c r="C31" s="3">
-        <v>46726.666666666664</v>
+        <v>46734.666666666664</v>
       </c>
       <c t="s" r="D31" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E31" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F31" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G31" s="2">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c t="s" r="H31" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="32" ht="13.5" customHeight="1">
       <c t="s" r="A32" s="2">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B32" s="3">
-        <v>46734.291666666664</v>
+        <v>46735.416666666664</v>
       </c>
       <c r="C32" s="3">
-        <v>46734.666666666664</v>
+        <v>46735.791666666664</v>
       </c>
       <c t="s" r="D32" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E32" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F32" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G32" s="2">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c t="s" r="H32" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="33" ht="13.5" customHeight="1">
       <c t="s" r="A33" s="2">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B33" s="3">
-        <v>46735.416666666664</v>
+        <v>46743.416666666664</v>
       </c>
       <c r="C33" s="3">
-        <v>46735.791666666664</v>
+        <v>46743.75</v>
       </c>
       <c t="s" r="D33" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E33" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F33" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G33" s="2">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c t="s" r="H33" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="34" ht="13.5" customHeight="1">
       <c t="s" r="A34" s="2">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="B34" s="3">
-        <v>46743.416666666664</v>
+        <v>46754.291666666664</v>
       </c>
       <c r="C34" s="3">
-        <v>46743.75</v>
+        <v>46754.666666666664</v>
       </c>
       <c t="s" r="D34" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E34" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F34" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G34" s="2">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c t="s" r="H34" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="35" ht="13.5" customHeight="1">
       <c t="s" r="A35" s="2">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="B35" s="3">
-        <v>46754.291666666664</v>
+        <v>46756.333333333328</v>
       </c>
       <c r="C35" s="3">
-        <v>46754.666666666664</v>
+        <v>46756.583333333328</v>
       </c>
       <c t="s" r="D35" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E35" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F35" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G35" s="2">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c t="s" r="H35" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="36" ht="13.5" customHeight="1">
       <c t="s" r="A36" s="2">
         <v>14</v>
       </c>
       <c r="B36" s="3">
-        <v>46756.333333333328</v>
+        <v>46758.395833333328</v>
       </c>
       <c r="C36" s="3">
-        <v>46756.583333333328</v>
+        <v>46758.75</v>
       </c>
       <c t="s" r="D36" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E36" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F36" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G36" s="2">
         <v>15</v>
       </c>
       <c t="s" r="H36" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="37" ht="13.5" customHeight="1">
       <c t="s" r="A37" s="2">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="B37" s="3">
-        <v>46758.395833333328</v>
+        <v>46771.291666666664</v>
       </c>
       <c r="C37" s="3">
-        <v>46758.75</v>
+        <v>46771.708333333328</v>
       </c>
       <c t="s" r="D37" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E37" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F37" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G37" s="2">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c t="s" r="H37" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="38" ht="13.5" customHeight="1">
       <c t="s" r="A38" s="2">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B38" s="3">
-        <v>46771.291666666664</v>
+        <v>46773.333333333328</v>
       </c>
       <c r="C38" s="3">
-        <v>46771.708333333328</v>
+        <v>46773.708333333328</v>
       </c>
       <c t="s" r="D38" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E38" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F38" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G38" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c t="s" r="H38" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="39" ht="13.5" customHeight="1">
       <c t="s" r="A39" s="2">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="B39" s="3">
-        <v>46773.333333333328</v>
+        <v>46774.291666666664</v>
       </c>
       <c r="C39" s="3">
-        <v>46773.708333333328</v>
+        <v>46774.666666666664</v>
       </c>
       <c t="s" r="D39" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E39" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F39" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G39" s="2">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c t="s" r="H39" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="40" ht="13.5" customHeight="1">
       <c t="s" r="A40" s="2">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B40" s="3">
-        <v>46774.291666666664</v>
+        <v>46797.333333333328</v>
       </c>
       <c r="C40" s="3">
-        <v>46774.666666666664</v>
+        <v>46797.666666666664</v>
       </c>
       <c t="s" r="D40" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E40" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F40" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G40" s="2">
         <v>18</v>
       </c>
       <c t="s" r="H40" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="41" ht="13.5" customHeight="1">
       <c t="s" r="A41" s="2">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="B41" s="3">
-        <v>46797.333333333328</v>
+        <v>46801.291666666664</v>
       </c>
       <c r="C41" s="3">
-        <v>46797.666666666664</v>
+        <v>46801.625</v>
       </c>
       <c t="s" r="D41" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E41" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F41" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G41" s="2">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c t="s" r="H41" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="42" ht="13.5" customHeight="1">
       <c t="s" r="A42" s="2">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="B42" s="3">
-        <v>46801.291666666664</v>
+        <v>46808.291666666664</v>
       </c>
       <c r="C42" s="3">
-        <v>46801.625</v>
+        <v>46808.625</v>
       </c>
       <c t="s" r="D42" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E42" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F42" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G42" s="2">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c t="s" r="H42" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="43" ht="13.5" customHeight="1">
       <c t="s" r="A43" s="2">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B43" s="3">
-        <v>46808.291666666664</v>
+        <v>46810.416666666664</v>
       </c>
       <c r="C43" s="3">
-        <v>46808.625</v>
+        <v>46810.6875</v>
       </c>
       <c t="s" r="D43" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E43" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F43" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G43" s="2">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c t="s" r="H43" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="44" ht="13.5" customHeight="1">
       <c t="s" r="A44" s="2">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="B44" s="3">
-        <v>46810.416666666664</v>
+        <v>46811.3125</v>
       </c>
       <c r="C44" s="3">
-        <v>46810.6875</v>
+        <v>46811.583333333328</v>
       </c>
       <c t="s" r="D44" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E44" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F44" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G44" s="2">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c t="s" r="H44" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="45" ht="13.5" customHeight="1">
       <c t="s" r="A45" s="2">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="B45" s="3">
-        <v>46811.3125</v>
+        <v>46812.291666666664</v>
       </c>
       <c r="C45" s="3">
-        <v>46811.583333333328</v>
+        <v>46812.604166666664</v>
       </c>
       <c t="s" r="D45" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E45" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F45" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G45" s="2">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c t="s" r="H45" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="46" ht="13.5" customHeight="1">
       <c t="s" r="A46" s="2">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="B46" s="3">
-        <v>46812.291666666664</v>
+        <v>46813.333333333328</v>
       </c>
       <c r="C46" s="3">
-        <v>46812.604166666664</v>
+        <v>46813.708333333328</v>
       </c>
       <c t="s" r="D46" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E46" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F46" s="2">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c t="s" r="G46" s="2">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c t="s" r="H46" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="47" ht="13.5" customHeight="1">
       <c t="s" r="A47" s="2">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="B47" s="3">
-        <v>46813.333333333328</v>
+        <v>46816.291666666664</v>
       </c>
       <c r="C47" s="3">
-        <v>46813.708333333328</v>
+        <v>46816.666666666664</v>
       </c>
       <c t="s" r="D47" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E47" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F47" s="2">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c t="s" r="G47" s="2">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c t="s" r="H47" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="48" ht="13.5" customHeight="1">
       <c t="s" r="A48" s="2">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B48" s="3">
-        <v>46816.291666666664</v>
+        <v>46822.291666666664</v>
       </c>
       <c r="C48" s="3">
-        <v>46816.666666666664</v>
+        <v>46822.666666666664</v>
       </c>
       <c t="s" r="D48" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E48" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F48" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G48" s="2">
         <v>18</v>
       </c>
       <c t="s" r="H48" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="49" ht="13.5" customHeight="1">
       <c t="s" r="A49" s="2">
         <v>19</v>
       </c>
       <c r="B49" s="3">
-        <v>46822.291666666664</v>
+        <v>46824.291666666664</v>
       </c>
       <c r="C49" s="3">
-        <v>46822.666666666664</v>
+        <v>46824.666666666664</v>
       </c>
       <c t="s" r="D49" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E49" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F49" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G49" s="2">
         <v>18</v>
       </c>
       <c t="s" r="H49" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="50" ht="13.5" customHeight="1">
       <c t="s" r="A50" s="2">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B50" s="3">
-        <v>46824.291666666664</v>
+        <v>46832.416666666664</v>
       </c>
       <c r="C50" s="3">
-        <v>46824.666666666664</v>
+        <v>46832.6875</v>
       </c>
       <c t="s" r="D50" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E50" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F50" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G50" s="2">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c t="s" r="H50" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="51" ht="13.5" customHeight="1">
       <c t="s" r="A51" s="2">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="B51" s="3">
-        <v>46832.416666666664</v>
+        <v>46834.291666666664</v>
       </c>
       <c r="C51" s="3">
-        <v>46832.6875</v>
+        <v>46834.666666666664</v>
       </c>
       <c t="s" r="D51" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E51" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F51" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G51" s="2">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c t="s" r="H51" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="52" ht="13.5" customHeight="1">
       <c t="s" r="A52" s="2">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="B52" s="3">
-        <v>46834.291666666664</v>
+        <v>46854.416666666664</v>
       </c>
       <c r="C52" s="3">
-        <v>46834.666666666664</v>
+        <v>46854.6875</v>
       </c>
       <c t="s" r="D52" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E52" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F52" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G52" s="2">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c t="s" r="H52" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="53" ht="13.5" customHeight="1">
       <c t="s" r="A53" s="2">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B53" s="3">
-        <v>46854.416666666664</v>
+        <v>47043.333333333328</v>
       </c>
       <c r="C53" s="3">
-        <v>46854.6875</v>
+        <v>47043.708333333328</v>
       </c>
       <c t="s" r="D53" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E53" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F53" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G53" s="2">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c t="s" r="H53" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="54" ht="13.5" customHeight="1">
       <c t="s" r="A54" s="2">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="B54" s="3">
-        <v>47043.333333333328</v>
+        <v>47058.291666666664</v>
       </c>
       <c r="C54" s="3">
-        <v>47043.708333333328</v>
+        <v>47058.625</v>
       </c>
       <c t="s" r="D54" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E54" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F54" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G54" s="2">
         <v>18</v>
       </c>
       <c t="s" r="H54" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="55" ht="13.5" customHeight="1">
       <c t="s" r="A55" s="2">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="B55" s="3">
-        <v>47058.291666666664</v>
+        <v>47072.333333333328</v>
       </c>
       <c r="C55" s="3">
-        <v>47058.625</v>
+        <v>47072.708333333328</v>
       </c>
       <c t="s" r="D55" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E55" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F55" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G55" s="2">
         <v>18</v>
       </c>
       <c t="s" r="H55" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="56" ht="13.5" customHeight="1">
       <c t="s" r="A56" s="2">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B56" s="3">
-        <v>47072.333333333328</v>
+        <v>47079.375</v>
       </c>
       <c r="C56" s="3">
-        <v>47072.708333333328</v>
+        <v>47079.708333333328</v>
       </c>
       <c t="s" r="D56" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E56" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F56" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G56" s="2">
         <v>18</v>
       </c>
       <c t="s" r="H56" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="57" ht="13.5" customHeight="1">
       <c t="s" r="A57" s="2">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="B57" s="3">
-        <v>47079.375</v>
+        <v>47080.333333333328</v>
       </c>
       <c r="C57" s="3">
-        <v>47079.708333333328</v>
+        <v>47080.666666666664</v>
       </c>
       <c t="s" r="D57" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E57" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F57" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G57" s="2">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c t="s" r="H57" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="58" ht="13.5" customHeight="1">
       <c t="s" r="A58" s="2">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="B58" s="3">
-        <v>47080.333333333328</v>
+        <v>47095.291666666664</v>
       </c>
       <c r="C58" s="3">
-        <v>47080.666666666664</v>
+        <v>47095.666666666664</v>
       </c>
       <c t="s" r="D58" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E58" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F58" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G58" s="2">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c t="s" r="H58" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="59" ht="13.5" customHeight="1">
       <c t="s" r="A59" s="2">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="B59" s="3">
-        <v>47095.291666666664</v>
+        <v>47096.333333333328</v>
       </c>
       <c r="C59" s="3">
-        <v>47095.666666666664</v>
+        <v>47096.625</v>
       </c>
       <c t="s" r="D59" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E59" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F59" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G59" s="2">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c t="s" r="H59" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="60" ht="13.5" customHeight="1">
       <c t="s" r="A60" s="2">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="B60" s="3">
-        <v>47096.333333333328</v>
+        <v>47097.333333333328</v>
       </c>
       <c r="C60" s="3">
-        <v>47096.625</v>
+        <v>47097.708333333328</v>
       </c>
       <c t="s" r="D60" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E60" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F60" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G60" s="2">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c t="s" r="H60" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="61" ht="13.5" customHeight="1">
       <c t="s" r="A61" s="2">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="B61" s="3">
-        <v>47097.333333333328</v>
+        <v>47099.333333333328</v>
       </c>
       <c r="C61" s="3">
-        <v>47097.708333333328</v>
+        <v>47099.708333333328</v>
       </c>
       <c t="s" r="D61" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E61" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F61" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G61" s="2">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c t="s" r="H61" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="62" ht="13.5" customHeight="1">
       <c t="s" r="A62" s="2">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B62" s="3">
-        <v>47099.333333333328</v>
+        <v>47104.291666666664</v>
       </c>
       <c r="C62" s="3">
-        <v>47099.708333333328</v>
+        <v>47104.625</v>
       </c>
       <c t="s" r="D62" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E62" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F62" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G62" s="2">
         <v>18</v>
       </c>
       <c t="s" r="H62" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="63" ht="13.5" customHeight="1">
       <c t="s" r="A63" s="2">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="B63" s="3">
-        <v>47104.291666666664</v>
+        <v>47105.416666666664</v>
       </c>
       <c r="C63" s="3">
-        <v>47104.625</v>
+        <v>47105.791666666664</v>
       </c>
       <c t="s" r="D63" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E63" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F63" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G63" s="2">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c t="s" r="H63" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="64" ht="13.5" customHeight="1">
       <c t="s" r="A64" s="2">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B64" s="3">
-        <v>47105.416666666664</v>
+        <v>47107.291666666664</v>
       </c>
       <c r="C64" s="3">
-        <v>47105.791666666664</v>
+        <v>47107.666666666664</v>
       </c>
       <c t="s" r="D64" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E64" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F64" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G64" s="2">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c t="s" r="H64" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="65" ht="13.5" customHeight="1">
       <c t="s" r="A65" s="2">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="B65" s="3">
-        <v>47107.291666666664</v>
+        <v>47110.291666666664</v>
       </c>
       <c r="C65" s="3">
-        <v>47107.666666666664</v>
+        <v>47110.604166666664</v>
       </c>
       <c t="s" r="D65" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E65" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F65" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G65" s="2">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c t="s" r="H65" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="66" ht="13.5" customHeight="1">
       <c t="s" r="A66" s="2">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B66" s="3">
-        <v>47110.291666666664</v>
+        <v>47116.333333333328</v>
       </c>
       <c r="C66" s="3">
-        <v>47110.604166666664</v>
+        <v>47116.625</v>
       </c>
       <c t="s" r="D66" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E66" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F66" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G66" s="2">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c t="s" r="H66" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="67" ht="13.5" customHeight="1">
       <c t="s" r="A67" s="2">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="B67" s="3">
-        <v>47116.333333333328</v>
+        <v>47136.333333333328</v>
       </c>
       <c r="C67" s="3">
-        <v>47116.625</v>
+        <v>47136.708333333328</v>
       </c>
       <c t="s" r="D67" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E67" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F67" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G67" s="2">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c t="s" r="H67" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="68" ht="13.5" customHeight="1">
       <c t="s" r="A68" s="2">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="B68" s="3">
-        <v>47136.333333333328</v>
+        <v>47137.333333333328</v>
       </c>
       <c r="C68" s="3">
-        <v>47136.708333333328</v>
+        <v>47137.625</v>
       </c>
       <c t="s" r="D68" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E68" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F68" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G68" s="2">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c t="s" r="H68" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="69" ht="13.5" customHeight="1">
       <c t="s" r="A69" s="2">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B69" s="3">
-        <v>47137.333333333328</v>
+        <v>47139.291666666664</v>
       </c>
       <c r="C69" s="3">
-        <v>47137.625</v>
+        <v>47139.666666666664</v>
       </c>
       <c t="s" r="D69" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E69" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F69" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G69" s="2">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c t="s" r="H69" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="70" ht="13.5" customHeight="1">
       <c t="s" r="A70" s="2">
         <v>22</v>
       </c>
       <c r="B70" s="3">
         <v>47141.291666666664</v>
       </c>
       <c r="C70" s="3">
         <v>47141.604166666664</v>
       </c>
       <c t="s" r="D70" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E70" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F70" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G70" s="2">
@@ -2373,147 +2370,147 @@
       </c>
       <c r="B71" s="3">
         <v>47144.333333333328</v>
       </c>
       <c r="C71" s="3">
         <v>47144.708333333328</v>
       </c>
       <c t="s" r="D71" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E71" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F71" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G71" s="2">
         <v>18</v>
       </c>
       <c t="s" r="H71" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="72" ht="13.5" customHeight="1">
       <c t="s" r="A72" s="2">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B72" s="3">
         <v>47156.333333333328</v>
       </c>
       <c r="C72" s="3">
         <v>47156.666666666664</v>
       </c>
       <c t="s" r="D72" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E72" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F72" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G72" s="2">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c t="s" r="H72" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="73" ht="13.5" customHeight="1">
       <c t="s" r="A73" s="2">
         <v>24</v>
       </c>
       <c r="B73" s="3">
-        <v>47159.333333333328</v>
+        <v>47158.333333333328</v>
       </c>
       <c r="C73" s="3">
-        <v>47159.75</v>
+        <v>47158.75</v>
       </c>
       <c t="s" r="D73" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E73" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F73" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G73" s="2">
         <v>25</v>
       </c>
       <c t="s" r="H73" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="74" ht="13.5" customHeight="1">
       <c t="s" r="A74" s="2">
         <v>22</v>
       </c>
       <c r="B74" s="3">
         <v>47161.416666666664</v>
       </c>
       <c r="C74" s="3">
         <v>47161.6875</v>
       </c>
       <c t="s" r="D74" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E74" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F74" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G74" s="2">
         <v>23</v>
       </c>
       <c t="s" r="H74" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="75" ht="13.5" customHeight="1">
       <c t="s" r="A75" s="2">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B75" s="3">
         <v>47166.333333333328</v>
       </c>
       <c r="C75" s="3">
         <v>47166.625</v>
       </c>
       <c t="s" r="D75" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E75" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F75" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G75" s="2">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c t="s" r="H75" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="76" ht="13.5" customHeight="1">
       <c t="s" r="A76" s="2">
         <v>14</v>
       </c>
       <c r="B76" s="3">
         <v>47167.333333333328</v>
       </c>
       <c r="C76" s="3">
         <v>47167.625</v>
       </c>
       <c t="s" r="D76" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E76" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F76" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G76" s="2">
@@ -2529,384 +2526,280 @@
       </c>
       <c r="B77" s="3">
         <v>47170.291666666664</v>
       </c>
       <c r="C77" s="3">
         <v>47170.625</v>
       </c>
       <c t="s" r="D77" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E77" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F77" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G77" s="2">
         <v>18</v>
       </c>
       <c t="s" r="H77" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="78" ht="13.5" customHeight="1">
       <c t="s" r="A78" s="2">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B78" s="3">
-        <v>47172.333333333328</v>
+        <v>47183.416666666664</v>
       </c>
       <c r="C78" s="3">
-        <v>47172.708333333328</v>
+        <v>47183.6875</v>
       </c>
       <c t="s" r="D78" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E78" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F78" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G78" s="2">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c t="s" r="H78" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="79" ht="13.5" customHeight="1">
       <c t="s" r="A79" s="2">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B79" s="3">
-        <v>47176.333333333328</v>
+        <v>47185.291666666664</v>
       </c>
       <c r="C79" s="3">
-        <v>47176.625</v>
+        <v>47185.604166666664</v>
       </c>
       <c t="s" r="D79" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E79" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F79" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G79" s="2">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c t="s" r="H79" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="80" ht="13.5" customHeight="1">
       <c t="s" r="A80" s="2">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="B80" s="3">
-        <v>47179.333333333328</v>
+        <v>47189.333333333328</v>
       </c>
       <c r="C80" s="3">
-        <v>47179.708333333328</v>
+        <v>47189.708333333328</v>
       </c>
       <c t="s" r="D80" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E80" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F80" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G80" s="2">
         <v>18</v>
       </c>
       <c t="s" r="H80" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="81" ht="13.5" customHeight="1">
       <c t="s" r="A81" s="2">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B81" s="3">
-        <v>47183.416666666664</v>
+        <v>47197.291666666664</v>
       </c>
       <c r="C81" s="3">
-        <v>47183.6875</v>
+        <v>47197.625</v>
       </c>
       <c t="s" r="D81" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E81" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F81" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G81" s="2">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c t="s" r="H81" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="82" ht="13.5" customHeight="1">
       <c t="s" r="A82" s="2">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="B82" s="3">
-        <v>47185.291666666664</v>
+        <v>47201.291666666664</v>
       </c>
       <c r="C82" s="3">
-        <v>47185.604166666664</v>
+        <v>47201.645833333328</v>
       </c>
       <c t="s" r="D82" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E82" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F82" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G82" s="2">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c t="s" r="H82" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="83" ht="13.5" customHeight="1">
       <c t="s" r="A83" s="2">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="B83" s="3">
-        <v>47189.333333333328</v>
+        <v>47205.416666666664</v>
       </c>
       <c r="C83" s="3">
-        <v>47189.708333333328</v>
+        <v>47205.6875</v>
       </c>
       <c t="s" r="D83" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E83" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F83" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G83" s="2">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c t="s" r="H83" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="84" ht="13.5" customHeight="1">
       <c t="s" r="A84" s="2">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B84" s="3">
-        <v>47197.291666666664</v>
+        <v>47207.291666666664</v>
       </c>
       <c r="C84" s="3">
-        <v>47197.625</v>
+        <v>47207.604166666664</v>
       </c>
       <c t="s" r="D84" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E84" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F84" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G84" s="2">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c t="s" r="H84" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="85" ht="13.5" customHeight="1">
       <c t="s" r="A85" s="2">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="B85" s="3">
-        <v>47201.291666666664</v>
+        <v>47227.416666666664</v>
       </c>
       <c r="C85" s="3">
-        <v>47201.645833333328</v>
+        <v>47227.6875</v>
       </c>
       <c t="s" r="D85" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E85" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F85" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G85" s="2">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c t="s" r="H85" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="86" ht="13.5" customHeight="1">
       <c t="s" r="A86" s="2">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B86" s="3">
-        <v>47204.291666666664</v>
+        <v>47260.291666666664</v>
       </c>
       <c r="C86" s="3">
-        <v>47204.625</v>
+        <v>47260.625</v>
       </c>
       <c t="s" r="D86" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E86" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F86" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G86" s="2">
         <v>18</v>
       </c>
       <c t="s" r="H86" s="2">
-        <v>13</v>
-[...102 lines deleted...]
-      <c t="s" r="H90" s="2">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.200000002980232" right="0.200000002980232" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:H90" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:H86" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DXVersion">
     <vt:lpwstr>20.1.6.0</vt:lpwstr>
   </property>
 </Properties>
 </file>