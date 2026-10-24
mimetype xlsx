--- v3 (2026-09-05)
+++ v4 (2026-10-24)
@@ -142,50 +142,56 @@
     <t>Seven Seas Mariner</t>
   </si>
   <si>
     <t>Azamara Onward</t>
   </si>
   <si>
     <t>Amadea</t>
   </si>
   <si>
     <t>ISS</t>
   </si>
   <si>
     <t>PHOENIX REISEN GMBH</t>
   </si>
   <si>
     <t>Crown Princess</t>
   </si>
   <si>
     <t>Emerald Princess</t>
   </si>
   <si>
     <t>Unnamed Vessel</t>
   </si>
   <si>
     <t>Celebrity Edge</t>
+  </si>
+  <si>
+    <t>Carnival Encounter</t>
+  </si>
+  <si>
+    <t>Carnival Australia</t>
   </si>
   <si>
     <t>Oosterdam</t>
   </si>
   <si>
     <t>Marina</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/MM/yyyy\ HH:mm"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
@@ -1928,878 +1934,982 @@
       </c>
       <c r="B54" s="3">
         <v>47058.291666666664</v>
       </c>
       <c r="C54" s="3">
         <v>47058.625</v>
       </c>
       <c t="s" r="D54" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E54" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F54" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G54" s="2">
         <v>18</v>
       </c>
       <c t="s" r="H54" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="55" ht="13.5" customHeight="1">
       <c t="s" r="A55" s="2">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="B55" s="3">
-        <v>47072.333333333328</v>
+        <v>47068.291666666664</v>
       </c>
       <c r="C55" s="3">
-        <v>47072.708333333328</v>
+        <v>47068.708333333328</v>
       </c>
       <c t="s" r="D55" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E55" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F55" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G55" s="2">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c t="s" r="H55" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="56" ht="13.5" customHeight="1">
       <c t="s" r="A56" s="2">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="B56" s="3">
-        <v>47079.375</v>
+        <v>47070.291666666664</v>
       </c>
       <c r="C56" s="3">
-        <v>47079.708333333328</v>
+        <v>47070.604166666664</v>
       </c>
       <c t="s" r="D56" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E56" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F56" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G56" s="2">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c t="s" r="H56" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="57" ht="13.5" customHeight="1">
       <c t="s" r="A57" s="2">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="B57" s="3">
-        <v>47080.333333333328</v>
+        <v>47072.333333333328</v>
       </c>
       <c r="C57" s="3">
-        <v>47080.666666666664</v>
+        <v>47072.708333333328</v>
       </c>
       <c t="s" r="D57" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E57" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F57" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G57" s="2">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c t="s" r="H57" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="58" ht="13.5" customHeight="1">
       <c t="s" r="A58" s="2">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B58" s="3">
-        <v>47095.291666666664</v>
+        <v>47079.375</v>
       </c>
       <c r="C58" s="3">
-        <v>47095.666666666664</v>
+        <v>47079.708333333328</v>
       </c>
       <c t="s" r="D58" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E58" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F58" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G58" s="2">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c t="s" r="H58" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="59" ht="13.5" customHeight="1">
       <c t="s" r="A59" s="2">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="B59" s="3">
-        <v>47096.333333333328</v>
+        <v>47080.333333333328</v>
       </c>
       <c r="C59" s="3">
-        <v>47096.625</v>
+        <v>47080.666666666664</v>
       </c>
       <c t="s" r="D59" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E59" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F59" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G59" s="2">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c t="s" r="H59" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="60" ht="13.5" customHeight="1">
       <c t="s" r="A60" s="2">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B60" s="3">
-        <v>47097.333333333328</v>
+        <v>47089.375</v>
       </c>
       <c r="C60" s="3">
-        <v>47097.708333333328</v>
+        <v>47089.75</v>
       </c>
       <c t="s" r="D60" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E60" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F60" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G60" s="2">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c t="s" r="H60" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="61" ht="13.5" customHeight="1">
       <c t="s" r="A61" s="2">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="B61" s="3">
-        <v>47099.333333333328</v>
+        <v>47095.291666666664</v>
       </c>
       <c r="C61" s="3">
-        <v>47099.708333333328</v>
+        <v>47095.666666666664</v>
       </c>
       <c t="s" r="D61" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E61" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F61" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G61" s="2">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c t="s" r="H61" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="62" ht="13.5" customHeight="1">
       <c t="s" r="A62" s="2">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B62" s="3">
-        <v>47104.291666666664</v>
+        <v>47096.333333333328</v>
       </c>
       <c r="C62" s="3">
-        <v>47104.625</v>
+        <v>47096.625</v>
       </c>
       <c t="s" r="D62" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E62" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F62" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G62" s="2">
         <v>18</v>
       </c>
       <c t="s" r="H62" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="63" ht="13.5" customHeight="1">
       <c t="s" r="A63" s="2">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B63" s="3">
-        <v>47105.416666666664</v>
+        <v>47097.333333333328</v>
       </c>
       <c r="C63" s="3">
-        <v>47105.791666666664</v>
+        <v>47097.708333333328</v>
       </c>
       <c t="s" r="D63" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E63" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F63" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G63" s="2">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c t="s" r="H63" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="64" ht="13.5" customHeight="1">
       <c t="s" r="A64" s="2">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="B64" s="3">
-        <v>47107.291666666664</v>
+        <v>47099.333333333328</v>
       </c>
       <c r="C64" s="3">
-        <v>47107.666666666664</v>
+        <v>47099.708333333328</v>
       </c>
       <c t="s" r="D64" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E64" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F64" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G64" s="2">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c t="s" r="H64" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="65" ht="13.5" customHeight="1">
       <c t="s" r="A65" s="2">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="B65" s="3">
-        <v>47110.291666666664</v>
+        <v>47100.375</v>
       </c>
       <c r="C65" s="3">
-        <v>47110.604166666664</v>
+        <v>47100.708333333328</v>
       </c>
       <c t="s" r="D65" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E65" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F65" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G65" s="2">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c t="s" r="H65" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="66" ht="13.5" customHeight="1">
       <c t="s" r="A66" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B66" s="3">
-        <v>47116.333333333328</v>
+        <v>47104.291666666664</v>
       </c>
       <c r="C66" s="3">
-        <v>47116.625</v>
+        <v>47104.625</v>
       </c>
       <c t="s" r="D66" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E66" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F66" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G66" s="2">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c t="s" r="H66" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="67" ht="13.5" customHeight="1">
       <c t="s" r="A67" s="2">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B67" s="3">
-        <v>47136.333333333328</v>
+        <v>47105.416666666664</v>
       </c>
       <c r="C67" s="3">
-        <v>47136.708333333328</v>
+        <v>47105.791666666664</v>
       </c>
       <c t="s" r="D67" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E67" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F67" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G67" s="2">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c t="s" r="H67" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="68" ht="13.5" customHeight="1">
       <c t="s" r="A68" s="2">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="B68" s="3">
-        <v>47137.333333333328</v>
+        <v>47107.291666666664</v>
       </c>
       <c r="C68" s="3">
-        <v>47137.625</v>
+        <v>47107.666666666664</v>
       </c>
       <c t="s" r="D68" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E68" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F68" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G68" s="2">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c t="s" r="H68" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="69" ht="13.5" customHeight="1">
       <c t="s" r="A69" s="2">
         <v>22</v>
       </c>
       <c r="B69" s="3">
-        <v>47139.291666666664</v>
+        <v>47110.291666666664</v>
       </c>
       <c r="C69" s="3">
-        <v>47139.666666666664</v>
+        <v>47110.5625</v>
       </c>
       <c t="s" r="D69" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E69" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F69" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G69" s="2">
         <v>23</v>
       </c>
       <c t="s" r="H69" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="70" ht="13.5" customHeight="1">
       <c t="s" r="A70" s="2">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B70" s="3">
-        <v>47141.291666666664</v>
+        <v>47116.333333333328</v>
       </c>
       <c r="C70" s="3">
-        <v>47141.604166666664</v>
+        <v>47116.625</v>
       </c>
       <c t="s" r="D70" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E70" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F70" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G70" s="2">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c t="s" r="H70" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="71" ht="13.5" customHeight="1">
       <c t="s" r="A71" s="2">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="B71" s="3">
-        <v>47144.333333333328</v>
+        <v>47136.333333333328</v>
       </c>
       <c r="C71" s="3">
-        <v>47144.708333333328</v>
+        <v>47136.708333333328</v>
       </c>
       <c t="s" r="D71" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E71" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F71" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G71" s="2">
         <v>18</v>
       </c>
       <c t="s" r="H71" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="72" ht="13.5" customHeight="1">
       <c t="s" r="A72" s="2">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="B72" s="3">
-        <v>47156.333333333328</v>
+        <v>47137.333333333328</v>
       </c>
       <c r="C72" s="3">
-        <v>47156.666666666664</v>
+        <v>47137.625</v>
       </c>
       <c t="s" r="D72" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E72" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F72" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G72" s="2">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c t="s" r="H72" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="73" ht="13.5" customHeight="1">
       <c t="s" r="A73" s="2">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B73" s="3">
-        <v>47158.333333333328</v>
+        <v>47139.291666666664</v>
       </c>
       <c r="C73" s="3">
-        <v>47158.75</v>
+        <v>47139.666666666664</v>
       </c>
       <c t="s" r="D73" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E73" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F73" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G73" s="2">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c t="s" r="H73" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="74" ht="13.5" customHeight="1">
       <c t="s" r="A74" s="2">
         <v>22</v>
       </c>
       <c r="B74" s="3">
-        <v>47161.416666666664</v>
+        <v>47141.291666666664</v>
       </c>
       <c r="C74" s="3">
-        <v>47161.6875</v>
+        <v>47141.604166666664</v>
       </c>
       <c t="s" r="D74" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E74" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F74" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G74" s="2">
         <v>23</v>
       </c>
       <c t="s" r="H74" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="75" ht="13.5" customHeight="1">
       <c t="s" r="A75" s="2">
+        <v>46</v>
+      </c>
+      <c r="B75" s="3">
+        <v>47142.333333333328</v>
+      </c>
+      <c r="C75" s="3">
+        <v>47142.708333333328</v>
+      </c>
+      <c t="s" r="D75" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E75" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F75" s="2">
+        <v>17</v>
+      </c>
+      <c t="s" r="G75" s="2">
         <v>47</v>
-      </c>
-[...16 lines deleted...]
-        <v>34</v>
       </c>
       <c t="s" r="H75" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="76" ht="13.5" customHeight="1">
       <c t="s" r="A76" s="2">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B76" s="3">
-        <v>47167.333333333328</v>
+        <v>47144.333333333328</v>
       </c>
       <c r="C76" s="3">
-        <v>47167.625</v>
+        <v>47144.708333333328</v>
       </c>
       <c t="s" r="D76" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E76" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F76" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G76" s="2">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c t="s" r="H76" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="77" ht="13.5" customHeight="1">
       <c t="s" r="A77" s="2">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="B77" s="3">
-        <v>47170.291666666664</v>
+        <v>47156.333333333328</v>
       </c>
       <c r="C77" s="3">
-        <v>47170.625</v>
+        <v>47156.666666666664</v>
       </c>
       <c t="s" r="D77" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E77" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F77" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G77" s="2">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c t="s" r="H77" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="78" ht="13.5" customHeight="1">
       <c t="s" r="A78" s="2">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B78" s="3">
-        <v>47183.416666666664</v>
+        <v>47158.333333333328</v>
       </c>
       <c r="C78" s="3">
-        <v>47183.6875</v>
+        <v>47158.75</v>
       </c>
       <c t="s" r="D78" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E78" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F78" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G78" s="2">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c t="s" r="H78" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="79" ht="13.5" customHeight="1">
       <c t="s" r="A79" s="2">
         <v>22</v>
       </c>
       <c r="B79" s="3">
-        <v>47185.291666666664</v>
+        <v>47161.416666666664</v>
       </c>
       <c r="C79" s="3">
-        <v>47185.604166666664</v>
+        <v>47161.6875</v>
       </c>
       <c t="s" r="D79" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E79" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F79" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G79" s="2">
         <v>23</v>
       </c>
       <c t="s" r="H79" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="80" ht="13.5" customHeight="1">
       <c t="s" r="A80" s="2">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B80" s="3">
-        <v>47189.333333333328</v>
+        <v>47166.333333333328</v>
       </c>
       <c r="C80" s="3">
-        <v>47189.708333333328</v>
+        <v>47166.625</v>
       </c>
       <c t="s" r="D80" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E80" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F80" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G80" s="2">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c t="s" r="H80" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="81" ht="13.5" customHeight="1">
       <c t="s" r="A81" s="2">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B81" s="3">
-        <v>47197.291666666664</v>
+        <v>47167.333333333328</v>
       </c>
       <c r="C81" s="3">
-        <v>47197.625</v>
+        <v>47167.625</v>
       </c>
       <c t="s" r="D81" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E81" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F81" s="2">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c t="s" r="G81" s="2">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c t="s" r="H81" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="82" ht="13.5" customHeight="1">
       <c t="s" r="A82" s="2">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="B82" s="3">
-        <v>47201.291666666664</v>
+        <v>47170.291666666664</v>
       </c>
       <c r="C82" s="3">
-        <v>47201.645833333328</v>
+        <v>47170.625</v>
       </c>
       <c t="s" r="D82" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E82" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F82" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G82" s="2">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c t="s" r="H82" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="83" ht="13.5" customHeight="1">
       <c t="s" r="A83" s="2">
         <v>22</v>
       </c>
       <c r="B83" s="3">
-        <v>47205.416666666664</v>
+        <v>47183.416666666664</v>
       </c>
       <c r="C83" s="3">
-        <v>47205.6875</v>
+        <v>47183.6875</v>
       </c>
       <c t="s" r="D83" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E83" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F83" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G83" s="2">
         <v>23</v>
       </c>
       <c t="s" r="H83" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="84" ht="13.5" customHeight="1">
       <c t="s" r="A84" s="2">
         <v>22</v>
       </c>
       <c r="B84" s="3">
-        <v>47207.291666666664</v>
+        <v>47185.291666666664</v>
       </c>
       <c r="C84" s="3">
-        <v>47207.604166666664</v>
+        <v>47185.604166666664</v>
       </c>
       <c t="s" r="D84" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E84" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F84" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G84" s="2">
         <v>23</v>
       </c>
       <c t="s" r="H84" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="85" ht="13.5" customHeight="1">
       <c t="s" r="A85" s="2">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="B85" s="3">
-        <v>47227.416666666664</v>
+        <v>47189.333333333328</v>
       </c>
       <c r="C85" s="3">
-        <v>47227.6875</v>
+        <v>47189.708333333328</v>
       </c>
       <c t="s" r="D85" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E85" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F85" s="2">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c t="s" r="G85" s="2">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c t="s" r="H85" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="86" ht="13.5" customHeight="1">
       <c t="s" r="A86" s="2">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B86" s="3">
-        <v>47260.291666666664</v>
+        <v>47197.291666666664</v>
       </c>
       <c r="C86" s="3">
-        <v>47260.625</v>
+        <v>47197.625</v>
       </c>
       <c t="s" r="D86" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E86" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F86" s="2">
         <v>17</v>
       </c>
       <c t="s" r="G86" s="2">
         <v>18</v>
       </c>
       <c t="s" r="H86" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="87" ht="13.5" customHeight="1">
+      <c t="s" r="A87" s="2">
+        <v>22</v>
+      </c>
+      <c r="B87" s="3">
+        <v>47205.416666666664</v>
+      </c>
+      <c r="C87" s="3">
+        <v>47205.6875</v>
+      </c>
+      <c t="s" r="D87" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E87" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F87" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G87" s="2">
+        <v>23</v>
+      </c>
+      <c t="s" r="H87" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="88" ht="13.5" customHeight="1">
+      <c t="s" r="A88" s="2">
+        <v>22</v>
+      </c>
+      <c r="B88" s="3">
+        <v>47207.291666666664</v>
+      </c>
+      <c r="C88" s="3">
+        <v>47207.604166666664</v>
+      </c>
+      <c t="s" r="D88" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E88" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F88" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G88" s="2">
+        <v>23</v>
+      </c>
+      <c t="s" r="H88" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="89" ht="13.5" customHeight="1">
+      <c t="s" r="A89" s="2">
+        <v>22</v>
+      </c>
+      <c r="B89" s="3">
+        <v>47227.416666666664</v>
+      </c>
+      <c r="C89" s="3">
+        <v>47227.6875</v>
+      </c>
+      <c t="s" r="D89" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E89" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F89" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G89" s="2">
+        <v>23</v>
+      </c>
+      <c t="s" r="H89" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="90" ht="13.5" customHeight="1">
+      <c t="s" r="A90" s="2">
+        <v>16</v>
+      </c>
+      <c r="B90" s="3">
+        <v>47260.291666666664</v>
+      </c>
+      <c r="C90" s="3">
+        <v>47260.625</v>
+      </c>
+      <c t="s" r="D90" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E90" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F90" s="2">
+        <v>17</v>
+      </c>
+      <c t="s" r="G90" s="2">
+        <v>18</v>
+      </c>
+      <c t="s" r="H90" s="2">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.200000002980232" right="0.200000002980232" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:H86" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:H90" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DXVersion">
     <vt:lpwstr>20.1.6.0</vt:lpwstr>
   </property>
 </Properties>
 </file>