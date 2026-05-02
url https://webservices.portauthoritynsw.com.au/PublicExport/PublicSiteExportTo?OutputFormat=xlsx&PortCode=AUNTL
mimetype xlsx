--- v0 (2026-03-03)
+++ v1 (2026-05-02)
@@ -48,66 +48,66 @@
   <si>
     <t>Cruise Line</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Crown Princess</t>
   </si>
   <si>
     <t>Channel Berth</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>CVL</t>
   </si>
   <si>
     <t>PRINCESS CRUISE LINES LTD</t>
   </si>
   <si>
     <t>Confirmed</t>
   </si>
   <si>
+    <t>Viking Venus</t>
+  </si>
+  <si>
+    <t>WPS</t>
+  </si>
+  <si>
+    <t>VIKING OCEAN CRUISES LTD</t>
+  </si>
+  <si>
+    <t>Riviera</t>
+  </si>
+  <si>
+    <t>OCEANIA CRUISES LTD</t>
+  </si>
+  <si>
     <t>Viking Orion</t>
-  </si>
-[...13 lines deleted...]
-    <t>OCEANIA CRUISES LTD</t>
   </si>
   <si>
     <t>Norwegian Spirit</t>
   </si>
   <si>
     <t>NCL BAHAMAS LTD</t>
   </si>
   <si>
     <t>Grand Princess</t>
   </si>
   <si>
     <t>Silver Moon</t>
   </si>
   <si>
     <t>SILVERSEA CRUISES LTD</t>
   </si>
   <si>
     <t>Costa Deliziosa</t>
   </si>
   <si>
     <t>COSTA CROCIERE SPA</t>
   </si>
   <si>
     <t>Arcadia</t>
   </si>
@@ -535,901 +535,849 @@
       </c>
       <c t="s" r="C1" s="1">
         <v>2</v>
       </c>
       <c t="s" r="D1" s="1">
         <v>3</v>
       </c>
       <c t="s" r="E1" s="1">
         <v>4</v>
       </c>
       <c t="s" r="F1" s="1">
         <v>5</v>
       </c>
       <c t="s" r="G1" s="1">
         <v>6</v>
       </c>
       <c t="s" r="H1" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="2" ht="13.5" customHeight="1">
       <c t="s" r="A2" s="2">
         <v>8</v>
       </c>
       <c r="B2" s="3">
-        <v>46101.375</v>
+        <v>46303.375</v>
       </c>
       <c r="C2" s="3">
-        <v>46101.729166666664</v>
+        <v>46303.75</v>
       </c>
       <c t="s" r="D2" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E2" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F2" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G2" s="2">
         <v>12</v>
       </c>
       <c t="s" r="H2" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="3" ht="13.5" customHeight="1">
       <c t="s" r="A3" s="2">
         <v>14</v>
       </c>
       <c r="B3" s="3">
-        <v>46112.333333333328</v>
+        <v>46347.5</v>
       </c>
       <c r="C3" s="3">
-        <v>46112.75</v>
+        <v>46347.8125</v>
       </c>
       <c t="s" r="D3" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E3" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F3" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G3" s="2">
         <v>16</v>
       </c>
       <c t="s" r="H3" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="4" ht="13.5" customHeight="1">
       <c t="s" r="A4" s="2">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B4" s="3">
-        <v>46303.375</v>
+        <v>46357.333333333328</v>
       </c>
       <c r="C4" s="3">
-        <v>46303.75</v>
+        <v>46357.75</v>
       </c>
       <c t="s" r="D4" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E4" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F4" s="2">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c t="s" r="G4" s="2">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c t="s" r="H4" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="5" ht="13.5" customHeight="1">
       <c t="s" r="A5" s="2">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B5" s="3">
-        <v>46347.5</v>
+        <v>46365.5</v>
       </c>
       <c r="C5" s="3">
-        <v>46347.8125</v>
+        <v>46365.8125</v>
       </c>
       <c t="s" r="D5" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E5" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F5" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G5" s="2">
         <v>16</v>
       </c>
       <c t="s" r="H5" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="6" ht="13.5" customHeight="1">
       <c t="s" r="A6" s="2">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B6" s="3">
-        <v>46357.333333333328</v>
+        <v>46367.291666666664</v>
       </c>
       <c r="C6" s="3">
-        <v>46357.75</v>
+        <v>46367.708333333328</v>
       </c>
       <c t="s" r="D6" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E6" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F6" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G6" s="2">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c t="s" r="H6" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="7" ht="13.5" customHeight="1">
       <c t="s" r="A7" s="2">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B7" s="3">
-        <v>46365.5</v>
+        <v>46369.375</v>
       </c>
       <c r="C7" s="3">
-        <v>46365.8125</v>
+        <v>46369.75</v>
       </c>
       <c t="s" r="D7" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E7" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F7" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G7" s="2">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c t="s" r="H7" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="8" ht="13.5" customHeight="1">
       <c t="s" r="A8" s="2">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B8" s="3">
-        <v>46367.291666666664</v>
+        <v>46393.375</v>
       </c>
       <c r="C8" s="3">
-        <v>46367.708333333328</v>
+        <v>46393.708333333328</v>
       </c>
       <c t="s" r="D8" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E8" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F8" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G8" s="2">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c t="s" r="H8" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="9" ht="13.5" customHeight="1">
       <c t="s" r="A9" s="2">
         <v>22</v>
       </c>
       <c r="B9" s="3">
-        <v>46369.375</v>
+        <v>46417.333333333328</v>
       </c>
       <c r="C9" s="3">
-        <v>46369.75</v>
+        <v>46417.708333333328</v>
       </c>
       <c t="s" r="D9" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E9" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F9" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G9" s="2">
         <v>12</v>
       </c>
       <c t="s" r="H9" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="10" ht="13.5" customHeight="1">
       <c t="s" r="A10" s="2">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B10" s="3">
-        <v>46393.375</v>
+        <v>46418.333333333328</v>
       </c>
       <c r="C10" s="3">
-        <v>46393.708333333328</v>
+        <v>46418.75</v>
       </c>
       <c t="s" r="D10" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E10" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F10" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G10" s="2">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c t="s" r="H10" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="11" ht="13.5" customHeight="1">
       <c t="s" r="A11" s="2">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B11" s="3">
-        <v>46417.333333333328</v>
+        <v>46439.333333333328</v>
       </c>
       <c r="C11" s="3">
-        <v>46417.708333333328</v>
+        <v>46439.75</v>
       </c>
       <c t="s" r="D11" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E11" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F11" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G11" s="2">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c t="s" r="H11" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="12" ht="13.5" customHeight="1">
       <c t="s" r="A12" s="2">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B12" s="3">
-        <v>46418.333333333328</v>
+        <v>46449.333333333328</v>
       </c>
       <c r="C12" s="3">
-        <v>46418.75</v>
+        <v>46449.75</v>
       </c>
       <c t="s" r="D12" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E12" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F12" s="2">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c t="s" r="G12" s="2">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c t="s" r="H12" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="13" ht="13.5" customHeight="1">
       <c t="s" r="A13" s="2">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="B13" s="3">
-        <v>46439.333333333328</v>
+        <v>46455.333333333328</v>
       </c>
       <c r="C13" s="3">
-        <v>46439.75</v>
+        <v>46455.75</v>
       </c>
       <c t="s" r="D13" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E13" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F13" s="2">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c t="s" r="G13" s="2">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c t="s" r="H13" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="14" ht="13.5" customHeight="1">
       <c t="s" r="A14" s="2">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B14" s="3">
-        <v>46449.333333333328</v>
+        <v>46459.333333333328</v>
       </c>
       <c r="C14" s="3">
-        <v>46449.75</v>
+        <v>46459.708333333328</v>
       </c>
       <c t="s" r="D14" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E14" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F14" s="2">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c t="s" r="G14" s="2">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c t="s" r="H14" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="15" ht="13.5" customHeight="1">
       <c t="s" r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="3">
-        <v>46455.333333333328</v>
+        <v>46461.333333333328</v>
       </c>
       <c r="C15" s="3">
-        <v>46455.75</v>
+        <v>46461.75</v>
       </c>
       <c t="s" r="D15" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E15" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F15" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G15" s="2">
         <v>16</v>
       </c>
       <c t="s" r="H15" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="16" ht="13.5" customHeight="1">
       <c t="s" r="A16" s="2">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B16" s="3">
-        <v>46459.333333333328</v>
+        <v>46462.333333333328</v>
       </c>
       <c r="C16" s="3">
-        <v>46459.708333333328</v>
+        <v>46462.791666666664</v>
       </c>
       <c t="s" r="D16" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E16" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F16" s="2">
         <v>32</v>
       </c>
       <c t="s" r="G16" s="2">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c t="s" r="H16" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="17" ht="13.5" customHeight="1">
       <c t="s" r="A17" s="2">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B17" s="3">
-        <v>46461.333333333328</v>
+        <v>46465.375</v>
       </c>
       <c r="C17" s="3">
-        <v>46461.75</v>
+        <v>46465.729166666664</v>
       </c>
       <c t="s" r="D17" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E17" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F17" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G17" s="2">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c t="s" r="H17" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="18" ht="13.5" customHeight="1">
       <c t="s" r="A18" s="2">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="B18" s="3">
-        <v>46462.333333333328</v>
+        <v>46480.375</v>
       </c>
       <c r="C18" s="3">
-        <v>46462.791666666664</v>
+        <v>46480.729166666664</v>
       </c>
       <c t="s" r="D18" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E18" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F18" s="2">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c t="s" r="G18" s="2">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c t="s" r="H18" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="19" ht="13.5" customHeight="1">
       <c t="s" r="A19" s="2">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="B19" s="3">
-        <v>46465.375</v>
+        <v>46706.333333333328</v>
       </c>
       <c r="C19" s="3">
-        <v>46465.729166666664</v>
+        <v>46706.833333333328</v>
       </c>
       <c t="s" r="D19" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E19" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F19" s="2">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c t="s" r="G19" s="2">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c t="s" r="H19" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="20" ht="13.5" customHeight="1">
       <c t="s" r="A20" s="2">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B20" s="3">
-        <v>46480.375</v>
+        <v>46715.5</v>
       </c>
       <c r="C20" s="3">
-        <v>46480.729166666664</v>
+        <v>46715.8125</v>
       </c>
       <c t="s" r="D20" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E20" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F20" s="2">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c t="s" r="G20" s="2">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c t="s" r="H20" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="21" ht="13.5" customHeight="1">
       <c t="s" r="A21" s="2">
         <v>36</v>
       </c>
       <c r="B21" s="3">
-        <v>46706.333333333328</v>
+        <v>46724.333333333328</v>
       </c>
       <c r="C21" s="3">
-        <v>46706.833333333328</v>
+        <v>46724.833333333328</v>
       </c>
       <c t="s" r="D21" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E21" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F21" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G21" s="2">
         <v>37</v>
       </c>
       <c t="s" r="H21" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="22" ht="13.5" customHeight="1">
       <c t="s" r="A22" s="2">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B22" s="3">
-        <v>46715.5</v>
+        <v>46725.375</v>
       </c>
       <c r="C22" s="3">
-        <v>46715.8125</v>
+        <v>46725.75</v>
       </c>
       <c t="s" r="D22" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E22" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F22" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G22" s="2">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c t="s" r="H22" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="23" ht="13.5" customHeight="1">
       <c t="s" r="A23" s="2">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="B23" s="3">
-        <v>46724.333333333328</v>
+        <v>46729.5</v>
       </c>
       <c r="C23" s="3">
-        <v>46724.833333333328</v>
+        <v>46729.8125</v>
       </c>
       <c t="s" r="D23" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E23" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F23" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G23" s="2">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c t="s" r="H23" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="24" ht="13.5" customHeight="1">
       <c t="s" r="A24" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B24" s="3">
-        <v>46725.375</v>
+        <v>46733.541666666664</v>
       </c>
       <c r="C24" s="3">
-        <v>46725.75</v>
+        <v>46733.833333333328</v>
       </c>
       <c t="s" r="D24" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E24" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F24" s="2">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c t="s" r="G24" s="2">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c t="s" r="H24" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="25" ht="13.5" customHeight="1">
       <c t="s" r="A25" s="2">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="B25" s="3">
-        <v>46729.5</v>
+        <v>46734.291666666664</v>
       </c>
       <c r="C25" s="3">
-        <v>46729.8125</v>
+        <v>46734.708333333328</v>
       </c>
       <c t="s" r="D25" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E25" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F25" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G25" s="2">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c t="s" r="H25" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="26" ht="13.5" customHeight="1">
       <c t="s" r="A26" s="2">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="B26" s="3">
-        <v>46733.541666666664</v>
+        <v>46755.291666666664</v>
       </c>
       <c r="C26" s="3">
-        <v>46733.833333333328</v>
+        <v>46755.666666666664</v>
       </c>
       <c t="s" r="D26" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E26" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F26" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G26" s="2">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c t="s" r="H26" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="27" ht="13.5" customHeight="1">
       <c t="s" r="A27" s="2">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B27" s="3">
-        <v>46734.291666666664</v>
+        <v>46781.416666666664</v>
       </c>
       <c r="C27" s="3">
-        <v>46734.708333333328</v>
+        <v>46781.75</v>
       </c>
       <c t="s" r="D27" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E27" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F27" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G27" s="2">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c t="s" r="H27" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="28" ht="13.5" customHeight="1">
       <c t="s" r="A28" s="2">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B28" s="3">
-        <v>46755.291666666664</v>
+        <v>46801.333333333328</v>
       </c>
       <c r="C28" s="3">
-        <v>46755.666666666664</v>
+        <v>46801.75</v>
       </c>
       <c t="s" r="D28" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E28" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F28" s="2">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c t="s" r="G28" s="2">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c t="s" r="H28" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="29" ht="13.5" customHeight="1">
       <c t="s" r="A29" s="2">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="B29" s="3">
-        <v>46781.416666666664</v>
+        <v>46802.291666666664</v>
       </c>
       <c r="C29" s="3">
-        <v>46781.75</v>
+        <v>46802.791666666664</v>
       </c>
       <c t="s" r="D29" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E29" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F29" s="2">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c t="s" r="G29" s="2">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c t="s" r="H29" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="30" ht="13.5" customHeight="1">
       <c t="s" r="A30" s="2">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B30" s="3">
-        <v>46801.333333333328</v>
+        <v>46813.375</v>
       </c>
       <c r="C30" s="3">
-        <v>46801.75</v>
+        <v>46813.729166666664</v>
       </c>
       <c t="s" r="D30" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E30" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F30" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G30" s="2">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c t="s" r="H30" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="31" ht="13.5" customHeight="1">
       <c t="s" r="A31" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31" s="3">
-        <v>46802.291666666664</v>
+        <v>46814.333333333328</v>
       </c>
       <c r="C31" s="3">
-        <v>46802.791666666664</v>
+        <v>46814.833333333328</v>
       </c>
       <c t="s" r="D31" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E31" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F31" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G31" s="2">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c t="s" r="H31" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="32" ht="13.5" customHeight="1">
       <c t="s" r="A32" s="2">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B32" s="3">
-        <v>46813.375</v>
+        <v>46815.333333333328</v>
       </c>
       <c r="C32" s="3">
-        <v>46813.729166666664</v>
+        <v>46815.75</v>
       </c>
       <c t="s" r="D32" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E32" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F32" s="2">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c t="s" r="G32" s="2">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c t="s" r="H32" s="2">
-        <v>13</v>
-[...50 lines deleted...]
-      <c t="s" r="H34" s="2">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.200000002980232" right="0.200000002980232" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:H34" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:H32" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DXVersion">
     <vt:lpwstr>20.1.6.0</vt:lpwstr>
   </property>
 </Properties>
 </file>