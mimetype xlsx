--- v1 (2026-05-02)
+++ v2 (2026-06-27)
@@ -130,50 +130,56 @@
     <t>PHOENIX REISEN GMBH</t>
   </si>
   <si>
     <t>Crystal Serenity</t>
   </si>
   <si>
     <t>Crystal Cruises LLC</t>
   </si>
   <si>
     <t>Azamara Pursuit</t>
   </si>
   <si>
     <t>V SHIPS LEISURE SAM</t>
   </si>
   <si>
     <t>Westerdam</t>
   </si>
   <si>
     <t>HOLLAND AMERICA LINE NV</t>
   </si>
   <si>
     <t>Regatta</t>
   </si>
   <si>
     <t>Azamara Onward</t>
+  </si>
+  <si>
+    <t>Oosterdam</t>
+  </si>
+  <si>
+    <t>Viking Neptune</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/MM/yyyy\ HH:mm"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
@@ -792,109 +798,109 @@
       </c>
       <c r="B11" s="3">
         <v>46439.333333333328</v>
       </c>
       <c r="C11" s="3">
         <v>46439.75</v>
       </c>
       <c t="s" r="D11" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E11" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F11" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G11" s="2">
         <v>28</v>
       </c>
       <c t="s" r="H11" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="12" ht="13.5" customHeight="1">
       <c t="s" r="A12" s="2">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="B12" s="3">
-        <v>46449.333333333328</v>
+        <v>46455.333333333328</v>
       </c>
       <c r="C12" s="3">
-        <v>46449.75</v>
+        <v>46455.75</v>
       </c>
       <c t="s" r="D12" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E12" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F12" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G12" s="2">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c t="s" r="H12" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="13" ht="13.5" customHeight="1">
       <c t="s" r="A13" s="2">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="B13" s="3">
-        <v>46455.333333333328</v>
+        <v>46458.333333333328</v>
       </c>
       <c r="C13" s="3">
-        <v>46455.75</v>
+        <v>46458.75</v>
       </c>
       <c t="s" r="D13" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E13" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F13" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G13" s="2">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c t="s" r="H13" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="14" ht="13.5" customHeight="1">
       <c t="s" r="A14" s="2">
         <v>31</v>
       </c>
       <c r="B14" s="3">
-        <v>46459.333333333328</v>
+        <v>46459.291666666664</v>
       </c>
       <c r="C14" s="3">
-        <v>46459.708333333328</v>
+        <v>46459.75</v>
       </c>
       <c t="s" r="D14" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E14" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F14" s="2">
         <v>32</v>
       </c>
       <c t="s" r="G14" s="2">
         <v>33</v>
       </c>
       <c t="s" r="H14" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="15" ht="13.5" customHeight="1">
       <c t="s" r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="3">
         <v>46461.333333333328</v>
       </c>
       <c r="C15" s="3">
@@ -1333,51 +1339,363 @@
       </c>
     </row>
     <row r="32" ht="13.5" customHeight="1">
       <c t="s" r="A32" s="2">
         <v>19</v>
       </c>
       <c r="B32" s="3">
         <v>46815.333333333328</v>
       </c>
       <c r="C32" s="3">
         <v>46815.75</v>
       </c>
       <c t="s" r="D32" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E32" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F32" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G32" s="2">
         <v>16</v>
       </c>
       <c t="s" r="H32" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" ht="13.5" customHeight="1">
+      <c t="s" r="A33" s="2">
+        <v>22</v>
+      </c>
+      <c r="B33" s="3">
+        <v>47051.291666666664</v>
+      </c>
+      <c r="C33" s="3">
+        <v>47051.625</v>
+      </c>
+      <c t="s" r="D33" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E33" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F33" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G33" s="2">
+        <v>12</v>
+      </c>
+      <c t="s" r="H33" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" ht="13.5" customHeight="1">
+      <c t="s" r="A34" s="2">
+        <v>23</v>
+      </c>
+      <c r="B34" s="3">
+        <v>47079.354166666664</v>
+      </c>
+      <c r="C34" s="3">
+        <v>47079.708333333328</v>
+      </c>
+      <c t="s" r="D34" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E34" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F34" s="2">
+        <v>15</v>
+      </c>
+      <c t="s" r="G34" s="2">
+        <v>24</v>
+      </c>
+      <c t="s" r="H34" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" ht="13.5" customHeight="1">
+      <c t="s" r="A35" s="2">
+        <v>22</v>
+      </c>
+      <c r="B35" s="3">
+        <v>47081.291666666664</v>
+      </c>
+      <c r="C35" s="3">
+        <v>47081.625</v>
+      </c>
+      <c t="s" r="D35" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E35" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F35" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G35" s="2">
+        <v>12</v>
+      </c>
+      <c t="s" r="H35" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" ht="13.5" customHeight="1">
+      <c t="s" r="A36" s="2">
+        <v>19</v>
+      </c>
+      <c r="B36" s="3">
+        <v>47092.5</v>
+      </c>
+      <c r="C36" s="3">
+        <v>47092.8125</v>
+      </c>
+      <c t="s" r="D36" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E36" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F36" s="2">
+        <v>15</v>
+      </c>
+      <c t="s" r="G36" s="2">
+        <v>16</v>
+      </c>
+      <c t="s" r="H36" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" ht="13.5" customHeight="1">
+      <c t="s" r="A37" s="2">
+        <v>14</v>
+      </c>
+      <c r="B37" s="3">
+        <v>47095.5</v>
+      </c>
+      <c r="C37" s="3">
+        <v>47095.8125</v>
+      </c>
+      <c t="s" r="D37" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E37" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F37" s="2">
+        <v>15</v>
+      </c>
+      <c t="s" r="G37" s="2">
+        <v>16</v>
+      </c>
+      <c t="s" r="H37" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" ht="13.5" customHeight="1">
+      <c t="s" r="A38" s="2">
+        <v>20</v>
+      </c>
+      <c r="B38" s="3">
+        <v>47099.291666666664</v>
+      </c>
+      <c r="C38" s="3">
+        <v>47099.708333333328</v>
+      </c>
+      <c t="s" r="D38" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E38" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F38" s="2">
+        <v>15</v>
+      </c>
+      <c t="s" r="G38" s="2">
+        <v>21</v>
+      </c>
+      <c t="s" r="H38" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" ht="13.5" customHeight="1">
+      <c t="s" r="A39" s="2">
+        <v>42</v>
+      </c>
+      <c r="B39" s="3">
+        <v>47120.416666666664</v>
+      </c>
+      <c r="C39" s="3">
+        <v>47120.875</v>
+      </c>
+      <c t="s" r="D39" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E39" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F39" s="2">
+        <v>11</v>
+      </c>
+      <c t="s" r="G39" s="2">
+        <v>39</v>
+      </c>
+      <c t="s" r="H39" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" ht="13.5" customHeight="1">
+      <c t="s" r="A40" s="2">
+        <v>43</v>
+      </c>
+      <c r="B40" s="3">
+        <v>47125.5</v>
+      </c>
+      <c r="C40" s="3">
+        <v>47125.8125</v>
+      </c>
+      <c t="s" r="D40" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E40" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F40" s="2">
+        <v>15</v>
+      </c>
+      <c t="s" r="G40" s="2">
+        <v>16</v>
+      </c>
+      <c t="s" r="H40" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="41" ht="13.5" customHeight="1">
+      <c t="s" r="A41" s="2">
+        <v>43</v>
+      </c>
+      <c r="B41" s="3">
+        <v>47127.333333333328</v>
+      </c>
+      <c r="C41" s="3">
+        <v>47127.75</v>
+      </c>
+      <c t="s" r="D41" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E41" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F41" s="2">
+        <v>15</v>
+      </c>
+      <c t="s" r="G41" s="2">
+        <v>16</v>
+      </c>
+      <c t="s" r="H41" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" ht="13.5" customHeight="1">
+      <c t="s" r="A42" s="2">
+        <v>23</v>
+      </c>
+      <c r="B42" s="3">
+        <v>47162.291666666664</v>
+      </c>
+      <c r="C42" s="3">
+        <v>47162.75</v>
+      </c>
+      <c t="s" r="D42" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E42" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F42" s="2">
+        <v>15</v>
+      </c>
+      <c t="s" r="G42" s="2">
+        <v>24</v>
+      </c>
+      <c t="s" r="H42" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="43" ht="13.5" customHeight="1">
+      <c t="s" r="A43" s="2">
+        <v>19</v>
+      </c>
+      <c r="B43" s="3">
+        <v>47178.333333333328</v>
+      </c>
+      <c r="C43" s="3">
+        <v>47178.75</v>
+      </c>
+      <c t="s" r="D43" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E43" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F43" s="2">
+        <v>15</v>
+      </c>
+      <c t="s" r="G43" s="2">
+        <v>16</v>
+      </c>
+      <c t="s" r="H43" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" ht="13.5" customHeight="1">
+      <c t="s" r="A44" s="2">
+        <v>14</v>
+      </c>
+      <c r="B44" s="3">
+        <v>47181.333333333328</v>
+      </c>
+      <c r="C44" s="3">
+        <v>47181.75</v>
+      </c>
+      <c t="s" r="D44" s="2">
+        <v>9</v>
+      </c>
+      <c t="s" r="E44" s="2">
+        <v>10</v>
+      </c>
+      <c t="s" r="F44" s="2">
+        <v>15</v>
+      </c>
+      <c t="s" r="G44" s="2">
+        <v>16</v>
+      </c>
+      <c t="s" r="H44" s="2">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.200000002980232" right="0.200000002980232" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape"/>
   <ignoredErrors>
-    <ignoredError sqref="A1:H32" numberStoredAsText="1"/>
+    <ignoredError sqref="A1:H44" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DXVersion">
     <vt:lpwstr>20.1.6.0</vt:lpwstr>
   </property>
 </Properties>
 </file>