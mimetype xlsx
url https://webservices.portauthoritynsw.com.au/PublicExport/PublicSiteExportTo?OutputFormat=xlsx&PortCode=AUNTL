--- v2 (2026-06-27)
+++ v3 (2026-09-05)
@@ -75,111 +75,117 @@
   <si>
     <t>WPS</t>
   </si>
   <si>
     <t>VIKING OCEAN CRUISES LTD</t>
   </si>
   <si>
     <t>Riviera</t>
   </si>
   <si>
     <t>OCEANIA CRUISES LTD</t>
   </si>
   <si>
     <t>Viking Orion</t>
   </si>
   <si>
     <t>Norwegian Spirit</t>
   </si>
   <si>
     <t>NCL BAHAMAS LTD</t>
   </si>
   <si>
     <t>Grand Princess</t>
   </si>
   <si>
+    <t>Noordam</t>
+  </si>
+  <si>
+    <t>HOLLAND AMERICA LINE NV</t>
+  </si>
+  <si>
     <t>Silver Moon</t>
   </si>
   <si>
     <t>SILVERSEA CRUISES LTD</t>
   </si>
   <si>
     <t>Costa Deliziosa</t>
   </si>
   <si>
     <t>COSTA CROCIERE SPA</t>
   </si>
   <si>
     <t>Arcadia</t>
   </si>
   <si>
     <t>CARNIVAL PLC</t>
   </si>
   <si>
     <t>Celebrity Edge</t>
   </si>
   <si>
     <t>Celebrity Cruises Inc</t>
   </si>
   <si>
     <t>Amera</t>
   </si>
   <si>
     <t>ISS</t>
   </si>
   <si>
     <t>PHOENIX REISEN GMBH</t>
   </si>
   <si>
     <t>Crystal Serenity</t>
   </si>
   <si>
     <t>Crystal Cruises LLC</t>
   </si>
   <si>
     <t>Azamara Pursuit</t>
   </si>
   <si>
     <t>V SHIPS LEISURE SAM</t>
   </si>
   <si>
     <t>Westerdam</t>
   </si>
   <si>
-    <t>HOLLAND AMERICA LINE NV</t>
-[...1 lines deleted...]
-  <si>
     <t>Regatta</t>
   </si>
   <si>
     <t>Azamara Onward</t>
   </si>
   <si>
     <t>Oosterdam</t>
   </si>
   <si>
     <t>Viking Neptune</t>
+  </si>
+  <si>
+    <t>Emerald Princess</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/MM/yyyy\ HH:mm"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
@@ -697,742 +703,742 @@
       </c>
       <c r="C7" s="3">
         <v>46369.75</v>
       </c>
       <c t="s" r="D7" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E7" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F7" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G7" s="2">
         <v>12</v>
       </c>
       <c t="s" r="H7" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="8" ht="13.5" customHeight="1">
       <c t="s" r="A8" s="2">
         <v>23</v>
       </c>
       <c r="B8" s="3">
-        <v>46393.375</v>
+        <v>46389.375</v>
       </c>
       <c r="C8" s="3">
-        <v>46393.708333333328</v>
+        <v>46389.75</v>
       </c>
       <c t="s" r="D8" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E8" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F8" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G8" s="2">
         <v>24</v>
       </c>
       <c t="s" r="H8" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="9" ht="13.5" customHeight="1">
       <c t="s" r="A9" s="2">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B9" s="3">
-        <v>46417.333333333328</v>
+        <v>46393.375</v>
       </c>
       <c r="C9" s="3">
-        <v>46417.708333333328</v>
+        <v>46393.708333333328</v>
       </c>
       <c t="s" r="D9" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E9" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F9" s="2">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c t="s" r="G9" s="2">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c t="s" r="H9" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="10" ht="13.5" customHeight="1">
       <c t="s" r="A10" s="2">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B10" s="3">
-        <v>46418.333333333328</v>
+        <v>46417.416666666664</v>
       </c>
       <c r="C10" s="3">
-        <v>46418.75</v>
+        <v>46417.75</v>
       </c>
       <c t="s" r="D10" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E10" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F10" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G10" s="2">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c t="s" r="H10" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="11" ht="13.5" customHeight="1">
       <c t="s" r="A11" s="2">
         <v>27</v>
       </c>
       <c r="B11" s="3">
-        <v>46439.333333333328</v>
+        <v>46418.333333333328</v>
       </c>
       <c r="C11" s="3">
-        <v>46439.75</v>
+        <v>46418.75</v>
       </c>
       <c t="s" r="D11" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E11" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F11" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G11" s="2">
         <v>28</v>
       </c>
       <c t="s" r="H11" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="12" ht="13.5" customHeight="1">
       <c t="s" r="A12" s="2">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="B12" s="3">
-        <v>46455.333333333328</v>
+        <v>46439.333333333328</v>
       </c>
       <c r="C12" s="3">
-        <v>46455.75</v>
+        <v>46439.75</v>
       </c>
       <c t="s" r="D12" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E12" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F12" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G12" s="2">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c t="s" r="H12" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="13" ht="13.5" customHeight="1">
       <c t="s" r="A13" s="2">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="B13" s="3">
-        <v>46458.333333333328</v>
+        <v>46455.333333333328</v>
       </c>
       <c r="C13" s="3">
-        <v>46458.75</v>
+        <v>46455.75</v>
       </c>
       <c t="s" r="D13" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E13" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F13" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G13" s="2">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c t="s" r="H13" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="14" ht="13.5" customHeight="1">
       <c t="s" r="A14" s="2">
         <v>31</v>
       </c>
       <c r="B14" s="3">
-        <v>46459.291666666664</v>
+        <v>46458.333333333328</v>
       </c>
       <c r="C14" s="3">
-        <v>46459.75</v>
+        <v>46458.75</v>
       </c>
       <c t="s" r="D14" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E14" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F14" s="2">
+        <v>15</v>
+      </c>
+      <c t="s" r="G14" s="2">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c t="s" r="H14" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="15" ht="13.5" customHeight="1">
       <c t="s" r="A15" s="2">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="B15" s="3">
-        <v>46461.333333333328</v>
+        <v>46459.291666666664</v>
       </c>
       <c r="C15" s="3">
-        <v>46461.75</v>
+        <v>46459.75</v>
       </c>
       <c t="s" r="D15" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E15" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F15" s="2">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c t="s" r="G15" s="2">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c t="s" r="H15" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="16" ht="13.5" customHeight="1">
       <c t="s" r="A16" s="2">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="B16" s="3">
-        <v>46462.333333333328</v>
+        <v>46461.333333333328</v>
       </c>
       <c r="C16" s="3">
-        <v>46462.791666666664</v>
+        <v>46461.75</v>
       </c>
       <c t="s" r="D16" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E16" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F16" s="2">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c t="s" r="G16" s="2">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c t="s" r="H16" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="17" ht="13.5" customHeight="1">
       <c t="s" r="A17" s="2">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="B17" s="3">
-        <v>46465.375</v>
+        <v>46462.333333333328</v>
       </c>
       <c r="C17" s="3">
-        <v>46465.729166666664</v>
+        <v>46462.791666666664</v>
       </c>
       <c t="s" r="D17" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E17" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F17" s="2">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c t="s" r="G17" s="2">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c t="s" r="H17" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="18" ht="13.5" customHeight="1">
       <c t="s" r="A18" s="2">
         <v>22</v>
       </c>
       <c r="B18" s="3">
-        <v>46480.375</v>
+        <v>46465.375</v>
       </c>
       <c r="C18" s="3">
-        <v>46480.729166666664</v>
+        <v>46465.729166666664</v>
       </c>
       <c t="s" r="D18" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E18" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F18" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G18" s="2">
         <v>12</v>
       </c>
       <c t="s" r="H18" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="19" ht="13.5" customHeight="1">
       <c t="s" r="A19" s="2">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="B19" s="3">
-        <v>46706.333333333328</v>
+        <v>46480.375</v>
       </c>
       <c r="C19" s="3">
-        <v>46706.833333333328</v>
+        <v>46480.729166666664</v>
       </c>
       <c t="s" r="D19" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E19" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F19" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G19" s="2">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c t="s" r="H19" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="20" ht="13.5" customHeight="1">
       <c t="s" r="A20" s="2">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B20" s="3">
-        <v>46715.5</v>
+        <v>46706.333333333328</v>
       </c>
       <c r="C20" s="3">
-        <v>46715.8125</v>
+        <v>46706.833333333328</v>
       </c>
       <c t="s" r="D20" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E20" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F20" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G20" s="2">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c t="s" r="H20" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="21" ht="13.5" customHeight="1">
       <c t="s" r="A21" s="2">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="B21" s="3">
-        <v>46724.333333333328</v>
+        <v>46715.5</v>
       </c>
       <c r="C21" s="3">
-        <v>46724.833333333328</v>
+        <v>46715.8125</v>
       </c>
       <c t="s" r="D21" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E21" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F21" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G21" s="2">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c t="s" r="H21" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="22" ht="13.5" customHeight="1">
       <c t="s" r="A22" s="2">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="B22" s="3">
-        <v>46725.375</v>
+        <v>46724.333333333328</v>
       </c>
       <c r="C22" s="3">
-        <v>46725.75</v>
+        <v>46724.833333333328</v>
       </c>
       <c t="s" r="D22" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E22" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F22" s="2">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c t="s" r="G22" s="2">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c t="s" r="H22" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="23" ht="13.5" customHeight="1">
       <c t="s" r="A23" s="2">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B23" s="3">
-        <v>46729.5</v>
+        <v>46725.375</v>
       </c>
       <c r="C23" s="3">
-        <v>46729.8125</v>
+        <v>46725.75</v>
       </c>
       <c t="s" r="D23" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E23" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F23" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G23" s="2">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c t="s" r="H23" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="24" ht="13.5" customHeight="1">
       <c t="s" r="A24" s="2">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B24" s="3">
-        <v>46733.541666666664</v>
+        <v>46729.5</v>
       </c>
       <c r="C24" s="3">
-        <v>46733.833333333328</v>
+        <v>46729.8125</v>
       </c>
       <c t="s" r="D24" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E24" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F24" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G24" s="2">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c t="s" r="H24" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="25" ht="13.5" customHeight="1">
       <c t="s" r="A25" s="2">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B25" s="3">
-        <v>46734.291666666664</v>
+        <v>46733.541666666664</v>
       </c>
       <c r="C25" s="3">
-        <v>46734.708333333328</v>
+        <v>46733.833333333328</v>
       </c>
       <c t="s" r="D25" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E25" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F25" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G25" s="2">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c t="s" r="H25" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="26" ht="13.5" customHeight="1">
       <c t="s" r="A26" s="2">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="B26" s="3">
-        <v>46755.291666666664</v>
+        <v>46734.291666666664</v>
       </c>
       <c r="C26" s="3">
-        <v>46755.666666666664</v>
+        <v>46734.708333333328</v>
       </c>
       <c t="s" r="D26" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E26" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F26" s="2">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c t="s" r="G26" s="2">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c t="s" r="H26" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="27" ht="13.5" customHeight="1">
       <c t="s" r="A27" s="2">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="B27" s="3">
-        <v>46781.416666666664</v>
+        <v>46755.291666666664</v>
       </c>
       <c r="C27" s="3">
-        <v>46781.75</v>
+        <v>46755.666666666664</v>
       </c>
       <c t="s" r="D27" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E27" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F27" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G27" s="2">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c t="s" r="H27" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="28" ht="13.5" customHeight="1">
       <c t="s" r="A28" s="2">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B28" s="3">
-        <v>46801.333333333328</v>
+        <v>46781.416666666664</v>
       </c>
       <c r="C28" s="3">
-        <v>46801.75</v>
+        <v>46781.75</v>
       </c>
       <c t="s" r="D28" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E28" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F28" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G28" s="2">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c t="s" r="H28" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="29" ht="13.5" customHeight="1">
       <c t="s" r="A29" s="2">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="B29" s="3">
-        <v>46802.291666666664</v>
+        <v>46801.333333333328</v>
       </c>
       <c r="C29" s="3">
-        <v>46802.791666666664</v>
+        <v>46801.75</v>
       </c>
       <c t="s" r="D29" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E29" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F29" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G29" s="2">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c t="s" r="H29" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="30" ht="13.5" customHeight="1">
       <c t="s" r="A30" s="2">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="B30" s="3">
-        <v>46813.375</v>
+        <v>46802.291666666664</v>
       </c>
       <c r="C30" s="3">
-        <v>46813.729166666664</v>
+        <v>46802.791666666664</v>
       </c>
       <c t="s" r="D30" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E30" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F30" s="2">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c t="s" r="G30" s="2">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c t="s" r="H30" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="31" ht="13.5" customHeight="1">
       <c t="s" r="A31" s="2">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="B31" s="3">
-        <v>46814.333333333328</v>
+        <v>46813.375</v>
       </c>
       <c r="C31" s="3">
-        <v>46814.833333333328</v>
+        <v>46813.729166666664</v>
       </c>
       <c t="s" r="D31" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E31" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F31" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G31" s="2">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c t="s" r="H31" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="32" ht="13.5" customHeight="1">
       <c t="s" r="A32" s="2">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="B32" s="3">
-        <v>46815.333333333328</v>
+        <v>46814.333333333328</v>
       </c>
       <c r="C32" s="3">
-        <v>46815.75</v>
+        <v>46814.833333333328</v>
       </c>
       <c t="s" r="D32" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E32" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F32" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G32" s="2">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c t="s" r="H32" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="33" ht="13.5" customHeight="1">
       <c t="s" r="A33" s="2">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B33" s="3">
-        <v>47051.291666666664</v>
+        <v>46815.333333333328</v>
       </c>
       <c r="C33" s="3">
-        <v>47051.625</v>
+        <v>46815.75</v>
       </c>
       <c t="s" r="D33" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E33" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F33" s="2">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c t="s" r="G33" s="2">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c t="s" r="H33" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="34" ht="13.5" customHeight="1">
       <c t="s" r="A34" s="2">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B34" s="3">
         <v>47079.354166666664</v>
       </c>
       <c r="C34" s="3">
         <v>47079.708333333328</v>
       </c>
       <c t="s" r="D34" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E34" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F34" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G34" s="2">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c t="s" r="H34" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="35" ht="13.5" customHeight="1">
       <c t="s" r="A35" s="2">
         <v>22</v>
       </c>
       <c r="B35" s="3">
         <v>47081.291666666664</v>
       </c>
       <c r="C35" s="3">
         <v>47081.625</v>
       </c>
       <c t="s" r="D35" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E35" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F35" s="2">
         <v>11</v>
       </c>
       <c t="s" r="G35" s="2">
@@ -1474,225 +1480,225 @@
       </c>
       <c r="B37" s="3">
         <v>47095.5</v>
       </c>
       <c r="C37" s="3">
         <v>47095.8125</v>
       </c>
       <c t="s" r="D37" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E37" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F37" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G37" s="2">
         <v>16</v>
       </c>
       <c t="s" r="H37" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="38" ht="13.5" customHeight="1">
       <c t="s" r="A38" s="2">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="B38" s="3">
-        <v>47099.291666666664</v>
+        <v>47120.416666666664</v>
       </c>
       <c r="C38" s="3">
-        <v>47099.708333333328</v>
+        <v>47120.875</v>
       </c>
       <c t="s" r="D38" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E38" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F38" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G38" s="2">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c t="s" r="H38" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="39" ht="13.5" customHeight="1">
       <c t="s" r="A39" s="2">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B39" s="3">
-        <v>47120.416666666664</v>
+        <v>47125.5</v>
       </c>
       <c r="C39" s="3">
-        <v>47120.875</v>
+        <v>47125.8125</v>
       </c>
       <c t="s" r="D39" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E39" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F39" s="2">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c t="s" r="G39" s="2">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c t="s" r="H39" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="40" ht="13.5" customHeight="1">
       <c t="s" r="A40" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B40" s="3">
-        <v>47125.5</v>
+        <v>47127.333333333328</v>
       </c>
       <c r="C40" s="3">
-        <v>47125.8125</v>
+        <v>47127.75</v>
       </c>
       <c t="s" r="D40" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E40" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F40" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G40" s="2">
         <v>16</v>
       </c>
       <c t="s" r="H40" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="41" ht="13.5" customHeight="1">
       <c t="s" r="A41" s="2">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="B41" s="3">
-        <v>47127.333333333328</v>
+        <v>47162.291666666664</v>
       </c>
       <c r="C41" s="3">
-        <v>47127.75</v>
+        <v>47162.708333333328</v>
       </c>
       <c t="s" r="D41" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E41" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F41" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G41" s="2">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c t="s" r="H41" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="42" ht="13.5" customHeight="1">
       <c t="s" r="A42" s="2">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B42" s="3">
-        <v>47162.291666666664</v>
+        <v>47178.333333333328</v>
       </c>
       <c r="C42" s="3">
-        <v>47162.75</v>
+        <v>47178.75</v>
       </c>
       <c t="s" r="D42" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E42" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F42" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G42" s="2">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c t="s" r="H42" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="43" ht="13.5" customHeight="1">
       <c t="s" r="A43" s="2">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B43" s="3">
-        <v>47178.333333333328</v>
+        <v>47181.333333333328</v>
       </c>
       <c r="C43" s="3">
-        <v>47178.75</v>
+        <v>47181.75</v>
       </c>
       <c t="s" r="D43" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E43" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F43" s="2">
         <v>15</v>
       </c>
       <c t="s" r="G43" s="2">
         <v>16</v>
       </c>
       <c t="s" r="H43" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="44" ht="13.5" customHeight="1">
       <c t="s" r="A44" s="2">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="B44" s="3">
-        <v>47181.333333333328</v>
+        <v>47198.333333333328</v>
       </c>
       <c r="C44" s="3">
-        <v>47181.75</v>
+        <v>47198.708333333328</v>
       </c>
       <c t="s" r="D44" s="2">
         <v>9</v>
       </c>
       <c t="s" r="E44" s="2">
         <v>10</v>
       </c>
       <c t="s" r="F44" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c t="s" r="G44" s="2">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c t="s" r="H44" s="2">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.200000002980232" right="0.200000002980232" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape"/>
   <ignoredErrors>
     <ignoredError sqref="A1:H44" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DXVersion">
     <vt:lpwstr>20.1.6.0</vt:lpwstr>